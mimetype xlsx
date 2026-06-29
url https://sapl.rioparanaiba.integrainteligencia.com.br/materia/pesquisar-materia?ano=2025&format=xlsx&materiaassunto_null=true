--- v0 (2025-12-31)
+++ v1 (2026-06-29)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="186">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -516,102 +516,105 @@
     <t>166</t>
   </si>
   <si>
     <t>Tiago Costa</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/35/indicacao_n_0166-2025.pdf</t>
   </si>
   <si>
     <t>“SEJAM FEITOS SERVIÇOS DE REFORMA DA COZINHA, DO FORRO, BEM COMO TROCA DE PORTAS PARA MAIS LARGAS E AINDA REVITALIZAÇÃO COM A _x000D_
 IMPLANTAÇÃO DE VENTILADORES NO SALÃO COMUNITÁRIO DE PALMEIRAS.”</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/36/indicacao_n_0167-25.pdf</t>
   </si>
   <si>
     <t>“SEJA FEITA A MANUTENÇÃO DAS ESTRADAS DE CACHOEIRA, OLHOS D’ ÁGUA, SENTIDO CARMO DO PARANAIBA-MG.”</t>
   </si>
   <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>PSR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/22/projeto_de_resolucao_n_05-2025.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A CRIAÇÃO DO “PROGRAMA PARLAMENTO JOVEM” NO ÂMBITO DA CÂMARA MUNICIPAL DE RIO PARANAÍBA-MG.”</t>
+  </si>
+  <si>
+    <t>EDMD</t>
+  </si>
+  <si>
+    <t>Eleição da Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/43/requerimento_para_inscricao_de_chapa_-_eleicao_mesa_2026.pdf</t>
+  </si>
+  <si>
+    <t>ELEIÇÃO DA MESA DIRETORA PARA O ANO DE 2026.</t>
+  </si>
+  <si>
     <t>19</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
-    <t>Ata da Sessão Legislativa</t>
+    <t>Ata da sessão ordinária</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/19/ata_28-10-2025.pdf</t>
   </si>
   <si>
     <t>"Ata da Sessão Órdinária n° 019, realizada na data de 28 de Outubro de 2025."</t>
   </si>
   <si>
-    <t>22</t>
+    <t>2</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/44/doc02206520251215162723.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA SIMPLES LEGISLATIVA N° 022/2025</t>
-  </si>
-[...28 lines deleted...]
-    <t>ELEIÇÃO DA MESA DIRETORA PARA O ANO DE 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -915,51 +918,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_n_034-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_n_046-2025_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_n_047-2025_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_n_050-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/28/mocao_de_aplausos_n_040-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/37/mocao_de_aplausos_n_041-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/11/mocao_de_pesar_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/38/mocao_de_pesar_n_025-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/39/mocao_de_pesar_n_026-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/40/mocao_de_pesar_n_027-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/41/mocao_de_pesar_n_028-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/42/mocao_de_pesar_n_029-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/18/indicacao_n_145-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/7/indicacao_n_0157-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/8/indicacao_n_0158-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/9/indicacao_n_0159-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/10/indicacao_n_0160-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/23/indicacao_n_0161-25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_0162-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_0163-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/26/indicacao_n_0164-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/27/indicacao_n_0165-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/35/indicacao_n_0166-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/36/indicacao_n_0167-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/19/ata_28-10-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/44/doc02206520251215162723.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/22/projeto_de_resolucao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/43/requerimento_para_inscricao_de_chapa_-_eleicao_mesa_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_n_032-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_n_034-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_n_043-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_n_044-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_045-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_n_046-2025_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_n_047-2025_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_n_048-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_n_049-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_n_050-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/29/projeto_de_lei_n_051-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/30/projeto_de_lei_n_052-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_n_053-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_n_054-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/33/projeto_de_lei_n_055-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/34/projeto_de_lei_n_056-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_n_010-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/28/mocao_de_aplausos_n_040-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/37/mocao_de_aplausos_n_041-25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/11/mocao_de_pesar_n_024-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/38/mocao_de_pesar_n_025-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/39/mocao_de_pesar_n_026-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/40/mocao_de_pesar_n_027-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/41/mocao_de_pesar_n_028-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/42/mocao_de_pesar_n_029-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/18/indicacao_n_145-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/7/indicacao_n_0157-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/8/indicacao_n_0158-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/9/indicacao_n_0159-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/10/indicacao_n_0160-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/23/indicacao_n_0161-25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/24/indicacao_n_0162-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/25/indicacao_n_0163-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/26/indicacao_n_0164-25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/27/indicacao_n_0165-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/35/indicacao_n_0166-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/36/indicacao_n_0167-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/22/projeto_de_resolucao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/43/requerimento_para_inscricao_de_chapa_-_eleicao_mesa_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/19/ata_28-10-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2025/44/doc02206520251215162723.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="147.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -1932,144 +1935,144 @@
       </c>
       <c r="D38" t="s">
         <v>120</v>
       </c>
       <c r="E38" t="s">
         <v>121</v>
       </c>
       <c r="F38" t="s">
         <v>87</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H38" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>167</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E39" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F39" t="s">
-        <v>110</v>
+        <v>171</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H39" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>172</v>
+        <v>26</v>
       </c>
       <c r="D40" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="E40" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="F40" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H40" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>175</v>
+        <v>26</v>
       </c>
       <c r="D41" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E41" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F41" t="s">
-        <v>178</v>
+        <v>110</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H41" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>26</v>
+        <v>183</v>
       </c>
       <c r="D42" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E42" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F42" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H42" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>