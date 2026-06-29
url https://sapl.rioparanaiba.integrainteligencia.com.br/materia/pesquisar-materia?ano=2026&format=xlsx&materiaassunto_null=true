--- v0 (2026-03-01)
+++ v1 (2026-06-29)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1600" uniqueCount="671">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -138,92 +138,842 @@
   <si>
     <t>78</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/78/projeto_de_lei_n_06-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO VIGENTE E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/79/projeto_de_lei_n_07-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO TEMPORÁRIA DE SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Afonso Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/105/projeto_de_lei_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA NESTE MUNICÍPIO DE RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Loren Guimarães</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/106/projeto_de_lei_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A SEMANA MUNICIPAL DE COMBATE Á VIOLÊNCIA CONTRAA MULHER NO MUNICÍPIO DE RIO PARANAÍBA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/107/projeto_de_lei_n_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE MEDIDAS DE PREVENÇÃO E COMBATE AO ASSÉDIO CONTRA MULHERES EM EVENTOS REALIZADOS NO MUNICÍPIO DE _x000D_
+RIO PARANAÍBA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Brenno Resende</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE ACOMPANHAMENTOS EM OBRAS PÚBLICAS NO MUNICÍPIO DE RIO PARANAÍBA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/109/projeto_de_lei_n_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITOS ESPECIAIS NO ORÇAMENTO VIGENTE E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/110/projeto_de_lei_n_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE RIO PARANAÍBA/MG PRESTAR APOIO AOS MUNICÍPIOS DA ZONA DA MATA DO ESTADO DE MINAS GERAIS EM SITUAÇÃO DE CALAMIDADE PÚBLICA OU EMERGÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/111/projeto_de_lei_n_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A VIA PÚBLICA NO ENTORNO DA PRAÇA IMACULADA CONCEIÇÃO NO DISTRITO DE ABAETÉ DOS MENDES NESTE MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/112/projeto_de_lei_n_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A QUADRA POLIESPORTIVA DO DISTRITO DE CHAVES NESTE MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/135/projeto_de_lei_n_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL NOS VENCIMENTOS DOS SERVIDORES PÍBLICOS DA CÂMARA MUNICIPAL DE RIO PARANAÍBA-MG,_x000D_
+ E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/136/projeto_de_lei_n_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE ALTERAÇÕES EM DISPOSIÇÕES DA LEI MUNICIPAL Nº 1.509/2016, RELATIVAS AS FUNÇÕES DE OFICINEIROS, DO CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL - CRAS”.</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/137/projeto_de_lei_n_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>“INSTITUI A POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE RIO PARANAÍBA, ESTADO DE MINAS GERAIS, ORGANIZA O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL – SUAS NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Brenno Resende, Afonso Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/138/projeto_de_lei_n_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇAS PÚBLICAS NA CIDADE DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/156/projeto_de_lei_n_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI 1.571/2017 QUE DISPÕE SOBRE AUXÍLIO-ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER LEGISLATIVO.</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/157/projeto_de_lei_n_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE, NO ÂMBITO DO MUNICÍPIO DE RIO PARANAÍBA/MG, O CARGO DE PROFESSOR DE EDUCAÇÃO INFANTIL – PI COMO INTEGRANTE DO MAGISTÉRIO PÚBLICO MUNICIPAL, ESTABELECE EQUIPARAÇÃO SALARIAL AO PISO NACIONAL VIGENTE, NA FORMA QUE PREVÊ, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/158/projeto_de_lei_n_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E ADOTAR CONTRAPARTIDA MUNICIPAL, PARA IMPLEMENTAÇÃO DO PROGRAMA MINHA CASA, MINHA VIDA - MCMV CIDADES, MODALIDADE TERRENOS, NOS TERMOS DA LEI Nº 11.977/2009, DA LEI Nº 14.620/2023, DA PORTARIA MCID Nº 1.295/2023 E DEMAIS NORMAS DO MINISTÉRIO DAS CIDADES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/168/projeto_de_lei_n_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO VIGENTE DA FUNDAÇÃO JOSÉ RESENDE VARGAS DE RÁDIO, NA FORMA QUE ESPECIFICA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>José Efigênio</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/181/projeto_de_lei_n_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA NESTE MUNICÍPIO DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/182/projeto_de_lei_n_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/183/projeto_de_lei_n_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA NA CIDADE DE RIO PARANAÍBA-MG E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/184/projeto_de_lei_n_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO VIGENTE DA FUNDAÇÃO JOSÉ RESENDE VARGAS DE RÁDIO, NA FORMA QUE ESPECIFICA E CONTÉM OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/185/projeto_de_lei_n_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A LEI MUNICIPAL Nº 1.617, DE 17 DE MAIO DE 2019 E CONTÉM OUTRAS DISPOSIÇÕES”.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/186/projeto_de_lei_n_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A LEI MUNICIPAL DE Nº 1.432, DE 30 DE MAIO DE 2014 QUE RATIFICA O PROTOCOLO DE INTENÇÕES PARA ADESÃO DO MUNICÍPIO DE RIO PARANAÍBA-MG AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE, DA REDE DE URGÊNCIA E EMERGÊNCIA DA REGIÃO AMPLIADA NOROESTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/187/projeto_de_lei_n_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A LEI Nº. 1.879, DE 12 DE DEZEMBRO DE 2025”.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/188/projeto_de_lei_n_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE RIO PARANAÍBA PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/211/projeto_de_lei_n_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PAINEL MUNICIPAL DE EMENDAS PARLAMENTARES NO ÂMBITO DO MUNICÍPIO DE RIO PARANAÍBA-MG, DISPÕE SOBRE A DIVULGAÇÃO, INTEGRAÇÃO, PADRONIZAÇÃO, ATUALIZAÇÃO DE INFORMAÇÕES RELATIVAS ÀS EMENDAS PARLAMENTARES MUNICIPAIS, ESTADUAIS E FEDERAIS DESTINADAS AO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/212/projeto_de_lei_n_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE RIO PARANAÍBA FIRMAR INSTRUMENTO DE CESSÃO DE USO DE BEM IMÓVEL QUE ESPECIFICA COM A SOCIEDADE ESPORTIVA PARANAIBANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/213/projeto_de_lei_n_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA O NOVO PARQUE DE EXPOSIÇÕES DO MUNICÍPIO DE RIO PARANAÍBA.</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_n_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/224/projeto_de_lei_n_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/225/projeto_de_lei_n_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>FICA RECONHECIDO E DECLARADO DE UTILIDADE PÚBLICA, A ASSOCIAÇÃO ATLÉTICA ACADÊMICA UNIFICADA DA UNIVERSIDADE FEDERAL DE VIÇOSA – CAMPUS RIO PARANAÍBA – AAAU – UFV/CRP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Felipe Rocha</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_n_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A VEDAÇÃO DA ALTERAÇÃO DA DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS JÁ OFICIALMENTE DENOMINADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_n_039-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O SISTEMA DE PROTOCOLO E REGISTRO DE ATENDIMENTOS AOS USUÁRIOS DOS SERVIÇOS PÚBLICOS DE SAÚDE NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE RIO PARANAÍBA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/243/projeto_de_lei_n_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE GARANTIA, PROTEÇÃO E ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/244/projeto_de_lei_n_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO INCISO IV DO ART. 2º DA LEI MUNICIPAL Nº 1.898 DE 30 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
     <t>45</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei - Complementar</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/45/projeto_de_lei_complementar_n_01-2026.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O QUANTITATIVO DE VAGAS DOS CARGOS DE PROVIMENTO EFETIVO DA EDUCAÇÃO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/75/projeto_de_lei_complementar_n_02-2026.pdf</t>
   </si>
   <si>
     <t>ATUALIZA O QUANTITATIVO DE VAGAS DO CARGO DE PROVIMENTO EFETIVO COM A DENOMINAÇÃO ALMOXARIFE, DÁ NOVA REDAÇÃO AO ART. 17 CAPUT DA LEI COMPLEMENTAR Nº 56, DE 04 DE ABRIL DE 2016 E CONCEDE O AUXÍLIO ALIMENTAÇÃO DE QUE TRATA A LEI MUNICIPAL Nº 1.642/2019 AO CONSELHEIROS TUTELARES DO MUNICÍPIO.</t>
   </si>
   <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/127/projeto_de_lei_complementar_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O REGIME DE SOBREAVISO PARA O CARGO DE TÉCNICO EM RADIOLOGIA DO MUNICÍPIO DE RIO PARANAÍBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/139/projeto_de_lei_complementar_n_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>“FAZ ALTERAÇÕES, NA LEI COMPLEMENTAR 72 DE 27/SETEMBRO/2017, DA PLANTA DOS VALORES IMOBILIÁRIOS, E NA LEI COMPLEMENTAR 83 DE 3/SETEMBRO/2018, CÓDIGO TRIBUTÁRIO MUNICIPAL, COMO DISPÕE”.</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/226/projeto_de_lei_complementar_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS PARA O CARGO DE ENFERMEIRO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>DL</t>
+  </si>
+  <si>
+    <t>Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/95/projeto_de_decreto_legislativo_n_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER CIDADÃ À SENHORA ILZA MARIA MENDES RESENDE.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/96/projeto_de_decreto_legislativo_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER CIDADÃ À SENHORA LUCIANA DE FÁTIMA COSTA MENDES.</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/97/projeto_de_decreto_legislativo_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER CIDADÃ À SENHORA MARÍLIA BERNARDES DA SILVA RIBEIRO.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>Matheus Junior</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/98/projeto_de_decreto_legislativo_n_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER CIDADÃ À SENHORA JULIA MARIA PEREIRA SILVA.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Antônio José Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/99/projeto_de_decreto_legislativo_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER CIDADÃ À SENHORA MAURIZA ALVES GALVÃO SILVA.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/100/projeto_de_decreto_legislativo_n_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER CIDADÃ À SENHORA MARIA JOSÉ PEREIRA.</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/101/projeto_de_decreto_legislativo_n_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER CIDADÃ À SENHORA HILDA DE OLIVEIRA MELO BARBOSA.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/102/projeto_de_decreto_legislativo_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER CIDADÃ À SENHORA ROSIMEIRE DA SILVA FURTADO.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Tiago Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/103/projeto_de_decreto_legislativo_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE MULHER CIDADÃ À SENHORA MARIA HELENA DA COSTA.</t>
+  </si>
+  <si>
     <t>71</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>José Efigênio</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/71/mocao_de_aplausos_n_01-2026.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS AO SR. GUILHERME FONSECA CAMPOS, DELEGADO DE POLÍCIA CIVIL DA COMARCA DE RIO PARANAÍBA-MG E Á SUA EQUIPE DE POLICIAIS, COLABORADORES AD HOC E FUNCIONÁRIOS EM GERAL”.</t>
   </si>
   <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/123/mocao_de_aplausos_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO PROGRAMA PASSEIO PELA CIDADE, DA PARANAÍBA MAXIMUS – FM, COMANDADO POR JOSÉ IVAN MENDES.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/131/mocao_de_aplausos_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A CRINERA, CENTRO DE EQUOTERAPIA.</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/151/mocao_de_aplausos_n_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS AOS ORGANIZADORES DO VI WORKSHOP DE LEITE E DERIVADOS”.</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/152/mocao_de_aplausos_n_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS AO SR. AÉCIO GONÇALVES DE ANDRADE”.</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>Vereadores</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/172/mocao_de_aplausos_n_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO VÔLEI MASCULINO MÓDULO 1 PELA MEDALHA DE BRONZE NO JEMG (JOGOS ESCOLARES DE MINAS GERAIS) REALIZADO NESTA CIDADE DE RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/173/mocao_de_aplausos_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO VÔLEI FEMININO MÓDULO 1 PELA MEDALHA DE OURO NO JEMG (JOGOS ESCOLARES DE MINAS GERAIS) REALIZADO NESTA CIDADE DE RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/174/mocao_de_aplausos_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO VÔLEI FEMININO MÓDULO II PELA MEDALHA DE OURO NO JEMG (JOGOS ESCOLARES DE MINAS GERAIS) REALIZADO NESTA CIDADE DE RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/175/mocao_de_aplausos_n_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO VÔLEI MASCULINO MÓDULO II PELA MEDALHA DE PRATA NO JEMG (JOGOS ESCOLARES DE MINAS GERAIS) REALIZADO NESTA CIDADE DE RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/176/mocao_de_aplausos_n_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO ATLETA DAVI MUNDSTOCK MENDES DE CARVALHO PELA CONQUISTA DA MEDALHA DE BRONZE NO JEMG (JOGOS ESCOLARES DE MINAS GERAIS) REALIZADO NESTA CIDADE DE RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A EQUIPE ORGANIZADORA DA ETAPA MICROREGIONAL DO JEMG (JOGOS ESCOLARES DE MINAS GERAIS) REALIZADO NESTA CIDADE DE RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/178/mocao_de_aplausos_n_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A EQUIPE DAS RÁDIOS PARANAÍBA E MAXIMUS FM PELA EXCELENTE COBERTURA DA ETAPA MICROREGIONAL DOS JOGOS ESCOLARES DE MINAS GERAIS REALIZADA EM RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/198/mocao_de_aplausos_n_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS A EQUIPE DAS RÁDIOS PARANAÍBA E MÁXIMUS FM PELA EXCELENTE COBERTURA DOS JOGOS DA SOCIEDADE ESPORTIVA PARANAÍBANA NA COPA AMAPAR”.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/199/mocao_de_aplausos_n_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS A DIRETORIA DA SOCIEDADE ESPORTIVA PARANAIBANA”.</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/200/mocao_de_aplausos_n_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS Á TORCIDA DA SOCIEDADE ESPORTIVA PARANAÍBANA”.</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/201/mocao_de_aplausos_n_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS AOS JOGADORES DA SOCIEDADE ESPORTIVA PARANAÍBANA”.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/202/mocao_de_aplausos_n_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS A COMISSÃO TÉCNICA DA SOCIEDADE ESPORTIVA PARANAIBANA”.</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/203/mocao_de_aplausos_n_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS AO SR. PREFEITO MUNICIPAL DE RIO PARANAÍBA-MG, MAJOR ALVIMAR ADRIANO ALVES”.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/204/mocao_de_aplausos_n_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS AOS GARIS E TRABALHADORES DA COLETA DE LIXO DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/205/mocao_de_aplausos_n_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS ÀS PROFESSORAS CLEUNICE MARIA DE CASTRO CAETANO SILVA E DIVINA RIBEIRO DE PAIVA PELA CONSTRIBUIÇÃO PARA O CRESCIMENTO E EXPANSÃO DO CRP – CAMPUS RIO PARANAÍBA DA UNIVERSIDADE FEDERAL DE VIÇOSA”.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/217/mocao_de_aplausos_n_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO PREFEITO MUNICIPAL ALVIMAR ADRIANO ALVES E Á SECRETÁRIA MUNICIPAL DE CULTURA ROSA MEIRE BARBOSA PELAS HONRARIAS RECEBIDAS EM SOLENIDADE REALIZADA NO MUNICÍPIO DE POMPÉU/MG, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS Á CULTURA, Á PRESERVAÇÃO HISTÓRICA E Á VALORIZAÇÃO DAS TRADIÇÕES MINEIRAS.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/218/mocao_de_aplausos_n_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO PRESIDENTE E Á VICE-PRESIDENTE DO MOVIMENTO CONSCIÊNCIA NEGRA, DE RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/219/mocao_de_aplausos_n_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Á ASSOCIAÇÃO ATLÉTICA ACADÊMICA UNIFICADA DA UNIVERSIDADE FEDERAL DE VIÇOSA – CAMPUS RIO PARANAÍBA-MG – AAUU-UFV/CRP.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/220/mocao_de_aplausos_n_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS Á ASSOCIAÇÃO MUSICAL E ARTÍSTICA O SOM DO CERRADO, PELA REALIZAÇÃO DO “ROSÁRIO DO CERRADO – ENCONTRO REGIONAL DO REINADO E CONGADO DO ALTO PARANAÍBA”, OCORRIDO NO MUNICÍPIO _x000D_
+DE RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
     <t>72</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/72/mocao_de_pesar_n_01-2026.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DA SRA. ABADIA REGINA XAVIER PEREIRA”.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/73/mocao_de_pesar_n_02-2026.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. ANTÔNIO MAURI DA SILVA”.</t>
   </si>
   <si>
     <t>90</t>
@@ -240,459 +990,1089 @@
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/91/mocao_de_pesar_n_04-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DA SRA. ÁUREA MARIA DE JESUS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/92/mocao_de_pesar_n_05-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DA SRA. GENI MARIA DA SILVA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/93/mocao_de_pesar_n_06-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. JOSÉ ROGÉRIO DA SILVA.</t>
   </si>
   <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/124/mocao_de_pesar_n_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. VICENTE JOSÉ DA SILVA.</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/153/mocao_de_pesar_n_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. GILMAR JOSÉ FERNANDES”.</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/154/mocao_de_pesar_n_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. ALBERTO MARQUES DE SOUZA”.</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/165/mocao_de_pesar_n_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DA SRA. NEIDE SILVA.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/179/mocao_de_pesar_n_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DA SRA. LEONILDA ROCHA ALVES.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/206/mocao_de_pesar_n_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. JOÃO JANUÁRIO GARCIA”.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/207/mocao_de_pesar_n_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. ARLINDO JOSÉ RIBEIRO”.</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/208/mocao_de_pesar_n_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. JOSÉ HUMBERTO BARBOSA”.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>“MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. CARLOS PEREIRA DA SILVA”.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/221/mocao_de_pesar_n_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. JOÃO BATISTA FILHO.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. ONÉSIO VICENTE DOS SANTOS.</t>
+  </si>
+  <si>
     <t>51</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Brenno Resende</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/51/indicacao_n_01-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA FEITA A INSTALAÇÃO DE BANCOS, LIXEIRAS E ÁREAS SOMBREADAS EM TODAS AS PRAÇAS PÚBLICAS DO MUNICÍPIO QUE AINDA NÃO POSSUAM ESSES ITENS, COM PRIORIZAÇÃO DOS ESPAÇOS COM MAIOR FLUXO DE PESSOAS, PRESENÇA DE CRIANÇAS E IDOSOS, ASSEGURANDO PADRÕES MÍNIMOS DE CONFORTO, ACESSIBILIDADE E CONSERVAÇÃO”.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/52/indicacao_n_02-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA VERIFICADA A VIABILIDADE TÉCNICA, ADMINISTRATIVA E ORÇAMENTÁRIA PARA A DESIGNAÇÃO DE ZELADORES FIXOS PARA CADA PRAÇA PÚBLICA DO MUNICÍPIO QUE NÃO POSSUA ESSE PROFISSIONAL, COM ATRIBUIÇÕES VOLTADAS Á CONSERVAÇÃO, LIMPEZA, FISCALIZAÇÃO COTIDIANA E APOIO Á MANUTENÇÃO DESSES ESPAÇOS”.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/53/indicacao_n_03-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA FEITA A REALIZAÇÃO DE ESTUDO TÉCNICO DETALHADO, COM ANÁLISE ADMINISTRATIVA, JURÍDICA, TRIBUTÁRIA, URBANÍSTICA E ORÇAMENTÁRIA, VISANDO Á ESTRUTURAÇÃO E IMPLANTAÇÃO DE UMA POLÍTICAMUNICIPAL PERMANENTE DE ATRAÇÃO E EXPANSÃO DE EMPRESAS NO MUNICÍPIO DE RIO PARANAÍBA, CONTEMPLANDO A AVALIAÇÃO DE INSTRUMENTOS COMO CONCESSÃO DE INCENTIVOS E SUBSÍDIOS ECONÔMICOS, OFERTA OU CESSÃO DE ÁREAS, APOIO Á INFRAESTRUTURA MÍNIMA, REDUÇÃO OU FLEXIBILIZAÇÃO DE TRIBUTOS E OUTROS MECANISMOS EFICIENTES PARA ESTIMULAR A INSTALAÇÃO DE NOVAS EMPRESAS E, IGUALMENTE, FOMENTAR A AMPLIAÇÃO DAS ATIVIDADES DE EMPREENDIMENTO JÁ EXISTENTES NO MUNICÍPIO ”.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/54/indicacao_n_04-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA INSTITUÍDO PROCEDIMENTO ADMINISTRATIVO PERMANENTE PARA QUE, AO FINAL DE CADA EXERCÍCIO FINANCEIRO, SEJA ASSEGURADA AMPLA PUBLICIDADE, POR MEIO DOS CANAIS OFICIAIS DO MUNICÍPIO, DOS VALORES RECEBIDOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB), DA RESPECTIVA EXECUÇÃO ORÇAMENTÁRIA E FINANCEIRA, BEM COMO DA APURAÇÃO DA EXISTÊNCIA OU NÃO DE VALORES PASSÍVEIS DE RATEIO, COM A INDICAÇÃO DOS CRITÉRIOS LEGAIS APLICÁVEIS, DO COMPRIMENTO DAS EXIGÊNCIAS NORMATIVAS E DA CONCLUSÃO ADMINISTRATIVA DEVIDAMENTE FUNDAMENTADA QUANTO AO DIREITO OU NÃO AO RATEIO”.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>Felipe Rocha</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/55/indicacao_n_05-2026.pdf</t>
   </si>
   <si>
     <t>“RECOLHIMENTO DO LIXO DOS ESTABELECIMENTOS COMERCIAIS QUE VEDEM PRODUTOS ALIMENTICIOS AOS SÁBADOS”.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/56/indicacao_n_06-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJAM REALIZADAS INTERVENÇÕES PONTUAIS NA QUADRA DO BAIRRO PRADO, CONSISTENTES EM REALIZAR LIMPEZA GERAL DO ESPAÇO E RECOLHIMENTO DE SUJIDADES, REALIZAÇÃO DE ANÁLISE TÉCNICA QUANTO Á POSSIBILIDADADE E Á NECESSIDADE DE SUPRESSÃO DAS ÁRVORES EXISTENTES NO ENTORNO DA QUADRA, OBSERVADAS AS NORMAS AMBIENTAIS APLICÁVEIS E MANUTENÇÃO, ADEQUAÇÃO OU EVENTUAL REPARO DO SISTEMA DE ILUMINAÇÃO, DE MODO A ASSEGURAR CONDIÇÕES MÍNIMAS DE USO SEGURO PELA POPULAÇÃO”.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/57/indicacao_n_07-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA REALIZADA AVALIAÇÃO TÉCNICA E, SENDO CONSTATADA VIABILIDADE, PROMOVIDA A INSTALAÇÃO DE BANCOS NO ENTORNO DAS UNIDADES BÁSICAS DE SAÚDE (UBS) DO MUNICÍPIO, NOS LOCAIS EM QUE HOUVER ESPAÇO ADEQUADO E CONDIÇÕES DE SEGURANÇA, PREFERENCIALMENTE COM COBERTURA QUANDO POSSÍVEL, A FIM DE OFERECER MELHORES CONDIÇÕES DE ESPERA AOS USÚARIOS, ESPECIALMENTE NO PERÍODO QUE ANTECEDE A ABERTURA DAS UNIDADES”.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>8</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/58/indicacao_n_08-2026.pdf</t>
   </si>
   <si>
     <t>“QUE O MUNICÍPIO DE RIO PARANAÍBA BUSQUE PARCERIA COM HOSPITAL DE REFERÊNCIA NA ÁREA DE SAÚDE”.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/59/indicacao_n_09-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJAM DISPONIBILIZADOS UNIFORMES PARA OS FUNCIONÁRIOS DA LIMPEZA QUE ATUAM NA ÁREA DE SAÚDE”.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/60/indicacao_n_010-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJAM CONSTRUÍDOS NA PRAÇA DA COMUNIDADE DE PALMEIRAS, PLAYGROUND E ACADEMIA AO AR LIVRE”.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/61/indicacao_n_011-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA CONSTRUÍDA NA PRAÇA DA COMUNIDADE DE PEDREIRAS, PLAYGROUND E ACADEMIA AO AR LIVRE”.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/62/indicacao_n_012-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJAM DISPONIBILIZADOS UNIFORMES PARA GARIS QUE ATUAM NA LIMPEZA DA NOSSA CIDADE”.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/63/indicacao_n_013-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA DISPONIBILIZADO CORRIMÃO MÓVEL NA RAMPA DO ACESSO ANTIGO AO CEMITÉRIO LOCAL, FRENTE PARA A PRACINHA, BEM COMO SEJA INSTALADO AR-CONDICIONADO NAS SALAS DE VELÓRIO”.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/64/indicacao_n_014-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA FIXADO POSTE DE LUZ NA RUA OROZINO ALVES PEREIRA, ESQUINA COM A RUA JOÃO MIGUEL SOBRINHO, NA COMUNIDADE DE CHAVES, NESTA CIDADE”.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>15</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/65/indicacao_n_015-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA TROCADO O TRANSFORMADOR DE ENERGIA DA COMUNIDADE DE SANTA LUZIA, POR UM MAIS POTENTE”.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/66/indicacao_n_016-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJAM FEITOS SERVIÇOS DE TAPA BURACOS NA AVENIDA ADOLFO FRANCISCO GOMES”.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/67/indicacao_n_017-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA FEITA MANUTENÇÃO NA ESTRADA RURAL DA COMUNIDADE DE SANTA LUZIA, ATÉ A PONTE DA “DONA ALBINA””.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/68/indicacao_n_018-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA FEITA A REFORMA DO SALÃO COMUNITÁRIO DE SÃO PEDRO”.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/69/indicacao_n_019-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA FEITA A REFORMA DO POSTO DE SAÚDE DE SÃO PEDRO”.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/70/indicacao_n_020-2026.pdf</t>
   </si>
   <si>
     <t>“QUE SEJAM RETORNADOS OS ATENDIMENTOS MÉDICOS NA COMUNIDADE DE SÃO PEDRO”.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/80/indicacao_n_021-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A INSTALAÇÃO DE LIXEIRAS E ÁREAS SOMBREADAS EM TODAS AS PRAÇAS PÚBLICAS DO MUNICÍPIO QUE AINDA NÃO POSSUAM ESSES ITENS, COM PRIORIZAÇÃO DOS ESPAÇOS COM MAIOR FLUXO DE PESSOAS, PRESENÇA DE CRIANÇAS E IDOSOS, ASSEGURANDO PADRÕES MÍNIMOS DE CONFORTO, ACESSIBILIDADE E CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/81/indicacao_n_022-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA AVALIAÇÃO TÉCNICA E POSTERIOR INSTALAÇÃO DE LOMBADA, REDUTOR DE VELOCIDADE OU OUTRO DISPOSITIVO ADEQUADO DE CONTROLE DE TRÁFEGO NA RUA JOÃO LEANDRO, NAS PROXIMIDADES DA LOTERP, COM A DEVIDA SINALIZAÇÃO VERTICAL E HORIZONTAL, OBSERVADAS AS NORMAS DO CÓDIGO DE TRÂNSITO BRASILEIRO E AS DIRETRIZES TÉCNICAS APLICÁVEIS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/82/indicacao_n_023-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO ESTUDO TÉCNICO E, POSTERIORMENTE, PROMOVIDAS AS ADEQUAÇÕES NECESSÁRIAS VISANDO AO MELHORAMENTO DO TRÁFEGO DA RUA JOSÉ MARIA MARIANO E DAS DEMAIS VIAS DO BAIRRO CARVOEIRA QUE SE FIZEREM NECESSÁRIAS, NO DISTRITO DE GUARDA DOS FERREIROS, CONFORME AVALIAÇÃO TÉCNICA, CONSIDERANDO A LARGURA REDUZIDA DAS VIAS, O TRAÇADO EXISTENTE E AS DIFICULDADES DE CIRCULAÇÃO ENFRENTADAS PELOS USUÁRIOS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/83/indicacao_n_024-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJA AVALIADA A POSSIBILIDADE DE INCLUSÃO, DE FORMA PROGRESSIVA E COMPATÍVEL COM A LEGISLAÇÃO EDUCACIONAL VIGENTE, DE AULAS VOLTADAS Á EDUCAÇÃO SANITÁRIA, EDUCAÇÃO FINANCEIRA, FUNDAMENTOS DA CIDADANIA E DIREITOS FUNDAMENTAIS NA GRADE CURRICULAR DOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/84/indicacao_n_025-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REFORMADA A PRAÇA SÃO FRANCISCO, BEM COMO SEJA INSTALADO PLAYGROUND.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>Matheus Junior, Nilton Boaventura</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/85/indicacao_n_026-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA REFORMA DA ESTRADA DA REGIÃO DO BARREIRO, EM ESPECIAL NAS PROXIMIDADES DA IGREJA PRESBITERIANA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/86/indicacao_n_027-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA INSTALAÇÃO DE PLACA NA LOMABADA (QUEBRA MOLAS) QUE FOI INSTALADA NA AVENIDA JOÃO CLEMENTE SOBRINHO.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/87/indicacao_n_028-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A REFORMA DA PINTURA NO PAVIMENTO NA AVENIDA PARANAÍBA, EM ESPECIAL NAS PROXIMIDADES DA ROTATÓRIA DE ENTRONCAMENTO COM A RUA JOÃO LEANDRO (ROTÁTORIA DO POSTO 2000).</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/88/indicacao_n_029-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM REALIZADOS SERVIÇOS PALIATIVOS NA QUADRA DA COMUNIDADE DE SÃO JOÃO, EM ESPECIAL NAS LOCALIDADES ONDE EXISTEM PONTAS QUE ESTÃO FURANDO AS BOLAS DOS ATLETAS QUE ALI JOGAM.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/89/indicacao_n_030-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA REFORMA NO GINÁSIO POLIESPORTIVO BRUNO FERNANDES, LOCALIZADO NO PARQUE DO ZARICO, EM ESPECIAL DAS LUZES E PINTURA DA QUADRA.</t>
   </si>
   <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A COBERTURA LATERAL DO GINÁSIO POLIESPORTIVO DO _x000D_
+DISTRITO DE GUARDA DOS FERREIROS, COM VISTAS Á PROTEÇÃO DA QUADRA E DE SUA ESTRUTURA, ASSEGURANDO MELHORES CONDIÇÕES DE USO, CONSERVAÇÃO E SEGURANÇA PARA A POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/114/indicacao_n_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA VERIFICADA A POSSIBILIDADE DE AMPLIAÇÃO DO FORNECIMENTO DE LEITE OU DE OUTROS DERIVADOS LÁCTEOS NA ALIMENTAÇÃO ESCOLAR DA REDE PÚBLICA MUNICIPAL DE ENSINO, RESPEITADA A LEGISLAÇÃO VIGENTE E AS DIRETRIZES NUTRICIONAIS APLICÁVEIS, ESPECIALMENTE NAS ESCOLAS EM QUE TAL FORNECIMENTO AINDA NÃO OCORRA DE FORMA REGULAR, PODENDO SER OFERTADO POR MEIO DE LEITE UHT OU OUTROS DERIVADOS LÁCTEOS, INCLUSIVE EM VERSÕES SEM LACTOSE, PREFERENCIALMENTE EM PORÇÕES INDIVIDUAIS.</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/115/indicacao_n_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA INSTALADO REDUTOR DE VELOCIDADE NA RUA J, 119, GUARDA DOS FERREIROS, RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/116/indicacao_n_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA INSTALADAS PLACAS COM OS NOMES DAS RUAS NOS BAIRROS DE RIO PARANAÍBA-MG.</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>QUE SEJA INSTALADO REDUTOR DE VELOCIDADE NAS PROXIMIDADES DA PONTE “JOÃO TENHEIRO” .</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/118/indicacao_n_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA INCLUÍDA NO CRONOGRAMA OFICIAL DE FESTIVIDADES DO MUNICÍPIO DE RIO PARANAÍBA A REALIZAÇÃO DE EVENTOS DE MOTOCROSS, PROMOVIDOS OU APOIADOS PELA ADMINISTRAÇÃO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/119/indicacao_n_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A PODA DAS ÁRVORES LOCALIZADAS NO CANTEIRO LATERAL DA AVENIDA UNIVERSITÁRIA, NO MUNICÍPIO DE RIO PARANAÍBA-MG, ESPECIALMENTE NOS TRECHOS EM QUE A COPA DAS ÁRVORES ESTEJA AVANÇANDO SOBRE A PISTA.</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/120/indicacao_n_038-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA INSTITUÍDO E IMPLEMENTADO, NO SETOR DE MARCAÇÃO DA SECRETÁRIA MUNICIPAL DE SAÚDE, UM PROTOCOLO FORMAL DE ATENDIMENTO AO CIDADÃO, A SER ENTREGUE AO PACIENTE NO MOMENTO DA ENTREGA DE DOCUMENTOS, SOLICITAÇÕES OU AGENDAMENTOS DE QUALQUER PROCEDIMENTO OU SERVIÇO DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA VERIFICAÇÃO JUNTO AOS ÓRGÃOS COMPETENTES E, POSTERIORMENTE, PROMOVIDA A INSTALAÇÃO DE UM ABRIGO PARA PONTO DE ÔNIBUS ÁS MÁRGENS DA BR-354, ESPECIALMENTE NAS PROXIMIDADES DOP TREVO DE ENTRONCAMENTO COM A MG-230, NO MUNICÍPIO DE RIO PARANAÍBA-MG, GARANTINDO MELHORES CONDIÇÕES DE ESPERA E SEGURANÇA AOS USUÁRIOS DO TRANSPORTE INTERMUNICIPAL.</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/122/indicacao_n_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A REFORMA DA QUADRA DE ESPORTES DA COMUNIDADE DE PALMEIRAS.</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/128/indicacao_n_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A MANUTENÇÃO DOS PONTOS DE ILUMINAÇÃO PÚBLICA NO BAIRRO PROGRESSO, COM ATENÇÃO ESPECIAL AO PONTO DE ÔNIBUS LOCALIZADO NA RUA MATUTINA, BEM COMO ÀS DUAS PRAÇAS PARALELAS Á RUA IBIÁ.</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/129/indicacao_n_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROMOVIDA A INSTALAÇÃO DE DISPOSITIVOS REDUTORES DE VELOCIDADE NA VIA DE ACESSO AO DISTRITO DE ABAETÉ DOS MENDES, SAINDO DA BR-354, ESPECIALMENTE NO TRECHO CONHECIDO COMO ALTO DO ABAETÉ, NAS PROXIMIDADES DAS RESIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/130/indicacao_n_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA PROMOVIDA A INSTALAÇÃO DE DISPOSITIVO REDUTOR DE VELOCIDADE NA RUA ARARA AZUL, NAS PROXIMIDADES DA ROTÁTORIA DO NOVO HOSPITAL, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/140/indicacao_n_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>“SEJA RECAPEADA A RUA JOÃO MARIA DA SILVA, NO BAIRRO SÃO FRANCISCO, NESTA CIDADE DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/141/indicacao_n_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJAM CONSTRUÍDAS CANALETAS E SEJA FEITA SINALIZAÇÃO NA RODOVIA QUE LIGA AS COMUNIDADES DE SÃO PEDRO E SÃO JOÃO, ATÉ A RODOVIA MG-230, NO MUNICÍPIO DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/142/indicacao_n_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJAM DISPONIBILIZADOS MATA-BURROS PARA SEREM COLOCADOS NAS ESTRADAS DO MUNICÍPIO DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/143/indicacao_n_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA CONSTRUÍDO PLAYGROUND E ACADEMIA AO AR LIVRE NA COMUNIDADE DE PALMEIRAS”.</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/144/indicacao_n_048-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA FEITA A MANUTENÇÃO DA ESTRADA DA LOCALIDADE CHAMADA SALSA, ESPECIFICAMENTE NAS MEDIAÇÕES DA PROPRIEDADE DE ROVÊNIA, LIGAÇÃO COM DO JERRY MAGNO RESENDE”.</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/145/indicacao_n_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA FEITA A MANUTENÇÃO DO ENCABEÇAMENTO DA PONTE RECÉM CONSTRUÍDA NO CÓRREGO DA SALSA, DIVISA COM AS TERRAS DO DR. HELLY”.</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
     <t>50</t>
   </si>
   <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/146/indicacao_n_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>“RECAPEAMENTO DAS VIAS PÚBLICAS LOCALIZADAS NO ALTO DO ABAETÉ, DISTRITO DE ABAETÉ, DISTRITO DE ABAETÉ DOS MENDES, NESTE MUNICÍPIO DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/147/indicacao_n_051-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA REALIZADA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NOS TRECHOS DE ACESSO AOS DISTRITOS DE CHAVES, ABAETÉ DOS MENDES, PALMEIRAS E GUARDA DOS FERREIROS, NO MUNICÍPIO DE RIO PARANAÍBA”.</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/148/indicacao_n_052-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA REALIZADA A AMPLIAÇÃO DA QUANTIDADE SEMANAL DE ATENDIMENTOS FISIOTERAPÊUTICOS DESTINADOS A PACIENTES ACAMADOS NO MUNICÍPIO DE RIO PARANAÍBA, PASSANDO SEMPRE QUE POSSÍVEL, DE UMA PARA AO MENOS DUAS SESSÕES SEMANAIS POR PACIENTE”.</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/149/indicacao_n_053-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA FEITA MANUTENÇÃO DA ESTRADA QUE LIGA O DISTRITO DE CHAVES Á RIO PARANAÍBA, NA REGIÃO DO GLÓRIA”.</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/150/indicacao_n_054-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA RECAPEADA A RUA PEDRO PINTO PIMENTA NO BAIRRO SÃO FRANCISCO, EM RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/159/indicacao_n_055-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A CONSTRUÇÃO DE PONTE NO CÓRREGO SITUADO NA REGIÃO DO_x000D_
+GLÓRIA, NA ESTRADA QUE LIGA RIO PARANAÍBA-MG Á COMUNIDADE DE CHAVES.</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/160/indicacao_n_056-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A MANUTENÇÃO DAS ESTRADAS RURAIS NO DISTRITO DE ABAETÉ DOS MENDES.</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/161/indicacao_n_057-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A INSTALAÇÃO DE PLACAS DE INDICAÇÃO E DE REGULAMENTAÇÃO DO TRÂNSITO DE VEÍCULOS PESADOS NAS ENTRADAS E NAS PRINCIPAIS VIAS DA CIDADE DE RIO PARANAÍBA, COM ATENÇÃO ESPECIAL ÀS VIAS DE ACESSO PROVENIENTES DA ESTRADA QUE LIGA O MUNICÍPIO A CARMO DO PARANAÍBA, NO BAIRRO OLHOS D´ÁGUA.</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/162/indicacao_n_058-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA, EM TODAS AS ESCOLAS MUNICIPAIS, A MANUTENÇÃO DOS PISOS TÁTEIS EXISTENTES, ONDE HOUVER NECESSIDADE DE REPARO, BEM COMO A INSTALAÇÃO DE PISO TÁTIL NAS UNIDADES QUE AINDA NÃO DISPONHAM DESSE RECURSO, GARANTINDO MELHORES CONDIÇÕES DE ACESSIBILIDADE E SEGURANÇA NAS UNIDADES DE ENSINO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/163/indicacao_n_059-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A INSTALAÇÃO DE SINALIZAÇÃO DE TRÂNSITO NO PARQUE DO ZARICO, CONTEMPLANDO PLACAS INDICATIVAS, SINALIZAÇÃO VERTICAL E HORIZONTAL, BEM COMO DEMAIS DISPOSITIVOS NECESSÁRIOS Á ORGANIZAÇÃO E SEGURANÇA DO TRÁFEGO NO LOCAL.</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/164/indicacao_n_060-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A ELABORAÇÃO DE ESTUDO TÉCNICO DETALHADO, VISANDO Á IMPLANTAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL (SIM) NO MUNICÍPIO DE RIO PARANAÍBA, COM A DEVIDA ESTRUTURAÇÃO NORMATIVA, TÉCNICA E INSTITUCIONAL NECESSÁRIA AO SEU PLENO FUNCIONAMENTO, OBSERVANDO CRITÉRIOS DE SEGURANÇA ALIMENTAR, RESPONSABILIDADE SANITÁRIA, SUSTENTABILIDADE ADMINISTRATIVA E APOIO AO DESENVOLVIMENTO ECONÔMICO LOCAL.</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/169/indicacao_n_061-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A AQUISIÇÃO E INSTALAÇÃO DE 04 (QUATRO) PLAYGROUNDS COM ACESSIBILIDADE, A SEREM IMPLANTADOS, RESPECTIVAMENTE, NOS BAIRROS ALTA SANTA CRUZ, UNIVERSITÁRIO E PARANAÍBA, BEM COMO NO DISTRITO DE CHAVES, GARANTINDO ESPAÇOS ADEQUADOS DE LAZER INCLUSIVO PARA CRIANÇAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/170/indicacao_n_062-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJAM ADOTADAS MEDIDAS ADMINISTRATIVAS E/OU O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, INSTITUINDO PROGRAMA MUNICIPAL DE INCENTIVO FISCAL DESTINADO ÀS MICROEMPRESAS INDIVIDUAIS 9MEI0 E EMPRESAS DE PEQUENO PORTE (EPP), ESPECIALMENTE DURANTE OS PRIMEIROS ANOS DE SUA INSTALAÇÃO E OPERAÇÃO NO MUNICÍPIO DE RIO PARANAÍBA.</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/171/indicacao_n_063-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A SINALIZAÇÃO DA ESTRADA QUE LIGA RIO PARANAÍBA-MG Á CARMO DO PARANAÍBA-MG, NO ENTRONCAMENTO DA SAÍDA DA AABB ATÉ A ROTATÓRIA SENTIDO SOBRADO-CACHOEIRAS-CHAVES.</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/189/indicacao_n_064-2026.pdf</t>
+  </si>
+  <si>
+    <t>“CONSTRUÇÃO DE MATA-BURROS EM ESTRADA VICINAL NA REGIÃO DE SALSA/PEDREIRA, NAS PROXIMIDADES DAS FAZENDAS COQUEIROS, NESTE MUNICÍPIO DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/190/indicacao_n_065-2026.pdf</t>
+  </si>
+  <si>
+    <t>“CONSTRUÇÃO DE UM QUEBRA-MOLAS NA ENTRADA DA COMUNIDADE PALMEIRAS, NAS PROXIMIDADES DO SISTEMA DE OLHO VIVO, NESTE MUNICIPIO DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/191/indicacao_n_066-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA INSTALADO QUEBRA-MOLAS NA RUA JOSÉ HONÓRIO DE RESENDE, PROXIMIDADES A ESTAÇÃO DE TRATAMENTO DE ESGOTO, EM RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/192/indicacao_n_067-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE CRIADO O CAPS (CENTRO DE ATENÇÃO PSICOSOCIAL), EM RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/193/indicacao_n_068-2026.pdf</t>
+  </si>
+  <si>
+    <t>“SEJA REQUERIDO AO GOVERNO DO ESTADO DE MINAS GERAIS, REVERSÃO AO PATRIMÔNIO PÚBLICO MUNICIPAL, DE ABTIGA ÁREA DO DER, SITUADA NA AVENIDA PRINCIPAL, NA COMUNIDADE DE CHAVES, EM RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/194/indicacao_n_069-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA INCLUÍDA A RUA JOEL VIGÍLIO ROCHA, LOCALIZADA NO BAIRRO PRADO, NO CRONOGRAMA DE RECAPEAMENTO ASFÁLTICO DO MUNICÍPIO, CASO A MESMA NÃO ESTEJA CONTEMPLADA NO PLANEJAMENTO”.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/195/indicacao_n_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA REALIZADO O ADEQUAMENTO DA SINALIZAÇÃO DE ADVERTÊNCIA EXISTENTE NA RUA OTAVIANO ROSA, ESQUINA COM A RUA TRISTÃO FURTADO, NO BAIRRO CENTRO, NESTE MUNICÍPIO, PROMOVENDO-SE, CONFORME AVALIAÇÃO TÉCNICA E RESPEITADAS AS NECESSIDADES DA POPULAÇÃO LOCAL, A INSTALAÇÃO DO QUEBRA-MOLAS INDICADO NA SINALIZAÇÃO EXISTENTE OU, ALTERNATIVAMENTE, A RETIRADA DA REFERIDA PLACA DE ADVERTÊNCIA”.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/196/indicacao_n_071-2026.pdf</t>
+  </si>
+  <si>
+    <t>“QUE SEJA REALIZADA A INSTALAÇÃO DE FAIXA DE PEDESTRES NA RUA OTAVIANO ROSA, DANDO ACESSO AO PARQUE DO ZARICO, NESTE MUNICÍPIO”.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>“SEJA FEITA SINALIZAÇÃO VERTICAL NA RUA PADRE CAMILO, ESQUINA COM A RUA CAPITÃO FRANKILIN DE CASTRO, (IGREJA PRESBITERIANA COM A PRAÇA DA MATRIZ) NA CIDADE DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/214/indicacao_n_073-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO ESTUDO TÉCNICO E POSTERIOR INSTALAÇÃO DE MECANISMO DE REDUÇÃO DE VELOCIDADE NA AVENIDA ADOLFO FRANCISCO GOMES, NO BAIRRO JARDIM PRIMAVERA, PREFERENCIALMENTE NOS CRUZAMENTOS COM AS RUAS ANTÔNIO CAETANO VIEIRA, CECÍLIA AMÉLIA RESENDE E LORIVAL CÂNDIDO DE RESENDE, EM AMBOS OS SENTIDOS DA AVENIDA.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/215/indicacao_n_074-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO ESTUDO, POR MEIO DA SECRETARIA MUNICIPAL COMPETENTE, VISANDO Á CRIAÇÃO DE UM PROGRAMA MUNICIPAL DE APOIO AO PEQUENO PRODUTOR RURAL E Á AGRICULTURA FAMILIAR NO MUNICÍPIO _x000D_
+DE RIO PARANAÍBA.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/216/indicacao_n_075-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJAM DISPONIBILIZADOS BANHEIROS QUÍMICOS DURANTE A REALIZAÇÃO DA FEIRA DO PRODUTOR NO DISTRITO DE GUARDA DOS FERREIROS.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/227/indicacao_n_076-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO ESTUDO TÉCNICO E POSTERIOR INSTALAÇÃO DE MECANISMO DE REDUÇÃO DE VELOCIDADE NA RUA JOSÉ MACIEL, EM LOCAL A SER DEFINIDO PELOS SETORES COMPETENTES DA ADMINISTRAÇÃO MUNICIPAL, VISANDO PROPORCIONAR MAIOR SEGURANÇA AOS PEDESTRES E USUÁRIOS DA VIA.</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/228/indicacao_n_077-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO ESTUDO TÉCNICO E ADOTADAS MEDIDAS DE CONTROLE E ORGANIZAÇÃO DO TRÁFEGO NO CRUZAMENTO DA RUA ANTÔNIO CAETANO VIEIRA COM A AVENIDA JOSÉ LOURENÇO DA SILVA, VISANDO PROPORCIONAR MAIOR SEGURANÇA AOS MOTORISTAS, MOTOCICLITAS, CICLISTAS E PEDESTRES QUE UTILIZAM O REFERIDO LOCAL.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/229/indicacao_n_078-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO ESTUDO TÉCNICO VISANDO Á CRIAÇÃO DE PROGRAMA MUNICIPAL DE RECICLAGEM E REAPROVEITAMENTO DE RESÍDUOS DA CONSTRUÇÃO CIVIL, COM A IMPLANTAÇÃO DE ÁREA ESPECÍFICA PARA RECEBIMENTO, TRIAGEM, BENEFICIAMENTO E REUTILIZAÇÃO DE MATERIAIS PROVENIENTES DE OBRAS, REFORMAS E DEMOLIÇÃO REALIZADAS NO MUNICÍPIO, POSSIBILITANDO QUE RESÍDUOS COMO CONCRETO, TIJOLOS, BLOCOS, TELHAS E DEMAIS MATERIAIS DE ALVENARIA SEJAM TRITURADOS E TRANSFORMADOS EM AGREGADO RECICLADO PARA ULTILIZAÇÃO PRIORITÁRIA NA MANUTENÇÃO E CONSERVAÇÃO DAS ESTRADAS RURAIS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/230/indicacao_n_079-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO ESTUDO TÉCNICO VISANDO Á CRIAÇÃO DO PROGRAMA MUNICIPAL DE MANUTENÇÃO E REVITALIZAÇÃO DA SINALIZAÇÃO VIÁRIA HORIZONTAL E VERTICAL EM TODO O MUNICÍPIO, CONTEMPLANDO A REALIZAÇÃO DE VISTORIAS PERIÓDICAS, MAPEAMENTO DOS PONTOS CRÍTICOS E ESTABELECIMENTO DE CRONOGRAMA CONTÍNUO PARA PINTURA, RECUPERAÇÃO E SUBSTITUIÇÃO DAS SINALIZAÇÕES DESGASTADAS OU DANIFICADAS.</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/231/indicacao_n_080-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REFORMADO O CENTRO COMUNITÁRIO DO DISTRITO DE ABAETÉ DOS MENDES.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/232/indicacao_n_081-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA SINALIZAÇÃO VERTICAL NA ESQUINA DAS RUAS VER. ANTÔNIO AUGUSTO DE CARVALHO COM A RUA VEREADOR JOÃO MARIANO, NO BAIRRO NOVO RIO, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/233/indicacao_n_082-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A SUBSTITUIÇÃO DA ATUAL LIXEIRA DA COMUNIDADE CAMPINHOS PARA UMA DE TAMANHO MAIOR.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/237/indicacao_n_083-2026.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DA ESTRADA VICINAL ENTRE A PONTE DA DONA ALBINA ATÉ A COMUNIDADE DE SANTA LUZIA, ÀS MARGENS DA MG – 230, NESTE MUNICÍPIO DE RIO PARANAÍBA - MG.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/238/indicacao_n_084-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO O PLANEJAMENTO E A EXECUÇÃO DE OBRAS DE DRENAGEM PLUVIAL, BEM COMO A INSTALAÇÃO DE BUEIROS EM TODAS AS VIAS DO BAIRRO OLHOS D’ ÁGUA ONDE TAIS ESTRUTURAS SE FIZEREM NECESSÁRIAS, VISANDO GARANTIR O ADEQUADO ESCOAMENTO DAS ÁGUAS PLUVIAIS E PREVINIR ALAGAMENTOS E DEMAIS TRANSTORNOS Á POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/239/indicacao_n_085-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA ENCAMINHADO A ESTÁ CASA LEGISLATIVA PROJETO DE LEI INSTITUINDO O CÓDIGO MUNICIPAL DE TRÂNSITO DE RIO PARANAÍBA-MG, ESTABELECENDO NORMAS COMPLEMENTARES PARA A ORGANIZAÇÃO, PLANEJAMENTO, OPERAÇÃO, FICALIZAÇÃO E GESTÃO DO TRÂNSITO E DA MOBILIDADE URBANA NO ÂMBITO DO MUNÍCIPIO.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/240/indicacao_n_086-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO ESTUDO TÉCNICO VISANDO VERIFICAR A VIABILIDADE DA IMPLANTAÇÃO DE SEMÁFOROS NOS CRUZAMENTOS DE MAIOR FLUXO DE VEÍCULOS E PEDESTRES DO MUNICÍPIO DE RIO PARANAÍBA-MG, OBSERVANDO CRITÉRIOS DE SEGURANÇA VIÁRIA, VOLUME DE TRÁFEGO E MOBILIDADE URBANA.</t>
+  </si>
+  <si>
     <t>ATA</t>
   </si>
   <si>
-    <t>Ata da Sessão Legislativa</t>
+    <t>Ata da Sessão Extraordinaria</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/50/ata_sessao_extraordinaria_22-01-2026.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 22/01/2026</t>
   </si>
   <si>
-    <t>74</t>
-[...2 lines deleted...]
-    <t>Vereadores</t>
+    <t>PSR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/49/projeto_de_resolucao_n_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A FORMAÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE RIO PARANAÍBA PARA O EXERCÍCIO DE 2026.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/104/projeto_de_resolucao_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A TRANSFERÊNCIA PROVISÓRIA DA SEDE DA CÂMARA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/133/projeto_de_resolucao_n_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>“CRIA A ESCOLA DO LEGISLATIVO “EMILIANA ONOFRA DE CASTRO (BELINHA)” NO ÂMBITO DA CÂMARA MUNICIPAL DE RIO PARANAÍBA-MG”.</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/134/projeto_de_resolucao_n_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A REVISÃO ANUAL DOS SUBSÍDIOS DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>Ata da sessão ordinária</t>
   </si>
   <si>
     <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/74/ata_sessao_extraordinaria_03-02-2026.pdf</t>
   </si>
   <si>
     <t>"ATA DA 1ª SESSÃO LEGISLATIVA ORDINÁRIA DA DATA DE 03-02-2026."</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/</t>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/94/ata_sessao_ordinaria_24-02-2026.pdf</t>
   </si>
   <si>
     <t>"ATA DA 2ª SESSÃO LEGISLATIVA ORDINÁRIA DA DATA DE 24-02-2026."</t>
   </si>
   <si>
-    <t>49</t>
-[...11 lines deleted...]
-    <t>DISPÕE SOBRE A FORMAÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE RIO PARANAÍBA PARA O EXERCÍCIO DE 2026.</t>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/125/ata_da_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>"ATA DA 3ª SESSÃO LEGISLATIVA ORDINÁRIA DA DATA DE 10-03-2026."</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>ATA DA 04ª SESSÃO ÓDINARIA DE 24 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/155/ata_3a_sessao_-_07-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ATA DA 5ª SESSÃO ORDINÁRIA DE 07-04-2026."</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/166/ata_sessao_ordinaria_n_06-_28-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 6ª SESSÃO LEGISLATIVA DE 28 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/180/ata_sessao_ordinaria_n_07_-_05-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª SESSÃO ÓRDINARIA DE 05 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/210/ata_sessao_ordinaria_n_08_-_19-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ATA DA 8ª SESSÃO ORDINÁRIA DA CMRP DE 19-05-2026"</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/222/ata_sessao_ordinaria_n_09_-_02-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 9ª SESSÃO ORDINÁRIA DO DIA 02-06-2026 DA CMRP</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>ATA DA 10 SESSÃO ORDINÁRIA DA CMRP DE 16-06-2026</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>ATA DA 11ª SESSÃO ORDINÁRIA DA CMRP DE 2026</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/167/veto_n_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL A PROPOSIÇÃO DE LEI N° 15, DE 07 DE ABRIL DE 2026 COM O TEXTO DE EMENTA: INSTITUI A POLÍTICA MUNICIPAL DE ACOMPANHAMENTO EM OBRAS PÚBLICAS NO MUNICÍPIO DE RIO PARANAÍBA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -996,68 +2376,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/46/projeto_de_lei_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/47/projeto_de_lei_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/48/projeto_de_lei_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/76/projeto_de_lei_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/77/projeto_de_lei_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/78/projeto_de_lei_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/79/projeto_de_lei_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/45/projeto_de_lei_complementar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/75/projeto_de_lei_complementar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/71/mocao_de_aplausos_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/72/mocao_de_pesar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/73/mocao_de_pesar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/90/mocao_de_pesar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/91/mocao_de_pesar_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/92/mocao_de_pesar_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/93/mocao_de_pesar_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/51/indicacao_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/52/indicacao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/53/indicacao_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/54/indicacao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/55/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/56/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/57/indicacao_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/58/indicacao_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/59/indicacao_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/60/indicacao_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/61/indicacao_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/62/indicacao_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/63/indicacao_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/64/indicacao_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/65/indicacao_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/66/indicacao_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/67/indicacao_n_017-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/68/indicacao_n_018-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/69/indicacao_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/70/indicacao_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/80/indicacao_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/81/indicacao_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/82/indicacao_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/83/indicacao_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/84/indicacao_n_025-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/85/indicacao_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/86/indicacao_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/87/indicacao_n_028-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/88/indicacao_n_029-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/89/indicacao_n_030-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/50/ata_sessao_extraordinaria_22-01-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/74/ata_sessao_extraordinaria_03-02-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/49/projeto_de_resolucao_n_01-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/46/projeto_de_lei_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/47/projeto_de_lei_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/48/projeto_de_lei_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/76/projeto_de_lei_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/77/projeto_de_lei_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/78/projeto_de_lei_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/79/projeto_de_lei_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/105/projeto_de_lei_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/106/projeto_de_lei_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/107/projeto_de_lei_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/109/projeto_de_lei_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/110/projeto_de_lei_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/111/projeto_de_lei_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/112/projeto_de_lei_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/135/projeto_de_lei_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/136/projeto_de_lei_n_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/137/projeto_de_lei_n_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/138/projeto_de_lei_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/156/projeto_de_lei_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/157/projeto_de_lei_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/158/projeto_de_lei_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/168/projeto_de_lei_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/181/projeto_de_lei_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/182/projeto_de_lei_n_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/183/projeto_de_lei_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/184/projeto_de_lei_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/185/projeto_de_lei_n_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/186/projeto_de_lei_n_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/187/projeto_de_lei_n_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/188/projeto_de_lei_n_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/211/projeto_de_lei_n_032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/212/projeto_de_lei_n_033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/213/projeto_de_lei_n_034-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_n_035-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/224/projeto_de_lei_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/225/projeto_de_lei_n_037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_n_038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_n_039-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/243/projeto_de_lei_n_040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/244/projeto_de_lei_n_041-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/45/projeto_de_lei_complementar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/75/projeto_de_lei_complementar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/127/projeto_de_lei_complementar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/139/projeto_de_lei_complementar_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/226/projeto_de_lei_complementar_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/95/projeto_de_decreto_legislativo_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/96/projeto_de_decreto_legislativo_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/97/projeto_de_decreto_legislativo_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/98/projeto_de_decreto_legislativo_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/99/projeto_de_decreto_legislativo_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/100/projeto_de_decreto_legislativo_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/101/projeto_de_decreto_legislativo_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/102/projeto_de_decreto_legislativo_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/103/projeto_de_decreto_legislativo_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/71/mocao_de_aplausos_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/123/mocao_de_aplausos_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/131/mocao_de_aplausos_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/151/mocao_de_aplausos_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/152/mocao_de_aplausos_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/172/mocao_de_aplausos_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/173/mocao_de_aplausos_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/174/mocao_de_aplausos_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/175/mocao_de_aplausos_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/176/mocao_de_aplausos_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/178/mocao_de_aplausos_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/198/mocao_de_aplausos_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/199/mocao_de_aplausos_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/200/mocao_de_aplausos_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/201/mocao_de_aplausos_n_017-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/202/mocao_de_aplausos_n_018-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/203/mocao_de_aplausos_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/204/mocao_de_aplausos_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/205/mocao_de_aplausos_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/217/mocao_de_aplausos_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/218/mocao_de_aplausos_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/219/mocao_de_aplausos_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/220/mocao_de_aplausos_n_025-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/72/mocao_de_pesar_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/73/mocao_de_pesar_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/90/mocao_de_pesar_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/91/mocao_de_pesar_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/92/mocao_de_pesar_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/93/mocao_de_pesar_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/124/mocao_de_pesar_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/153/mocao_de_pesar_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/154/mocao_de_pesar_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/165/mocao_de_pesar_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/179/mocao_de_pesar_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/206/mocao_de_pesar_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/207/mocao_de_pesar_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/208/mocao_de_pesar_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/221/mocao_de_pesar_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/51/indicacao_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/52/indicacao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/53/indicacao_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/54/indicacao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/55/indicacao_n_05-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/56/indicacao_n_06-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/57/indicacao_n_07-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/58/indicacao_n_08-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/59/indicacao_n_09-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/60/indicacao_n_010-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/61/indicacao_n_011-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/62/indicacao_n_012-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/63/indicacao_n_013-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/64/indicacao_n_014-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/65/indicacao_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/66/indicacao_n_016-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/67/indicacao_n_017-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/68/indicacao_n_018-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/69/indicacao_n_019-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/70/indicacao_n_020-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/80/indicacao_n_021-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/81/indicacao_n_022-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/82/indicacao_n_023-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/83/indicacao_n_024-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/84/indicacao_n_025-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/85/indicacao_n_026-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/86/indicacao_n_027-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/87/indicacao_n_028-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/88/indicacao_n_029-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/89/indicacao_n_030-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/114/indicacao_n_032-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/115/indicacao_n_033-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/116/indicacao_n_034-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/118/indicacao_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/119/indicacao_n_037-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/120/indicacao_n_038-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/122/indicacao_n_040-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/128/indicacao_n_041-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/129/indicacao_n_042-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/130/indicacao_n_043-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/140/indicacao_n_044-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/141/indicacao_n_045-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/142/indicacao_n_046-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/143/indicacao_n_047-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/144/indicacao_n_048-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/145/indicacao_n_049-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/146/indicacao_n_050-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/147/indicacao_n_051-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/148/indicacao_n_052-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/149/indicacao_n_053-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/150/indicacao_n_054-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/159/indicacao_n_055-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/160/indicacao_n_056-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/161/indicacao_n_057-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/162/indicacao_n_058-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/163/indicacao_n_059-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/164/indicacao_n_060-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/169/indicacao_n_061-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/170/indicacao_n_062-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/171/indicacao_n_063-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/189/indicacao_n_064-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/190/indicacao_n_065-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/191/indicacao_n_066-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/192/indicacao_n_067-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/193/indicacao_n_068-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/194/indicacao_n_069-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/195/indicacao_n_070-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/196/indicacao_n_071-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/214/indicacao_n_073-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/215/indicacao_n_074-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/216/indicacao_n_075-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/227/indicacao_n_076-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/228/indicacao_n_077-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/229/indicacao_n_078-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/230/indicacao_n_079-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/231/indicacao_n_080-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/232/indicacao_n_081-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/233/indicacao_n_082-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/237/indicacao_n_083-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/238/indicacao_n_084-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/239/indicacao_n_085-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/240/indicacao_n_086-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/50/ata_sessao_extraordinaria_22-01-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/49/projeto_de_resolucao_n_01-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/104/projeto_de_resolucao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/133/projeto_de_resolucao_n_03-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/134/projeto_de_resolucao_n_04-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/74/ata_sessao_extraordinaria_03-02-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/94/ata_sessao_ordinaria_24-02-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/125/ata_da_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/155/ata_3a_sessao_-_07-04-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/166/ata_sessao_ordinaria_n_06-_28-04-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/180/ata_sessao_ordinaria_n_07_-_05-05-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/210/ata_sessao_ordinaria_n_08_-_19-05-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/222/ata_sessao_ordinaria_n_09_-_02-06-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.rioparanaiba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/167/veto_n_01-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H51"/>
+  <dimension ref="A1:H200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1233,1158 +2613,5032 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="H27" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="D32" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>132</v>
+        <v>58</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="D35" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="D37" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>154</v>
+        <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D38" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D39" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>79</v>
+        <v>167</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="H39" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="D40" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>79</v>
+        <v>167</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="D41" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="H41" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="D42" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="H42" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>77</v>
+        <v>183</v>
       </c>
       <c r="E43" t="s">
-        <v>78</v>
+        <v>184</v>
       </c>
       <c r="F43" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="H43" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>181</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
-        <v>77</v>
+        <v>183</v>
       </c>
       <c r="E44" t="s">
-        <v>78</v>
+        <v>184</v>
       </c>
       <c r="F44" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H44" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>190</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" t="s">
+        <v>183</v>
+      </c>
+      <c r="E45" t="s">
         <v>184</v>
       </c>
-      <c r="B45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F45" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="H45" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>189</v>
+        <v>26</v>
       </c>
       <c r="D46" t="s">
-        <v>77</v>
+        <v>183</v>
       </c>
       <c r="E46" t="s">
-        <v>78</v>
+        <v>184</v>
       </c>
       <c r="F46" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H46" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>193</v>
+        <v>31</v>
       </c>
       <c r="D47" t="s">
-        <v>77</v>
+        <v>183</v>
       </c>
       <c r="E47" t="s">
-        <v>78</v>
+        <v>184</v>
       </c>
       <c r="F47" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H47" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E48" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="H48" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>17</v>
       </c>
       <c r="D49" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E49" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F49" t="s">
-        <v>202</v>
+        <v>167</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>21</v>
       </c>
       <c r="D50" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E50" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F50" t="s">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="H50" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51" t="s">
+        <v>200</v>
+      </c>
+      <c r="E51" t="s">
+        <v>201</v>
+      </c>
+      <c r="F51" t="s">
+        <v>211</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H51" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52" t="s">
+        <v>200</v>
+      </c>
+      <c r="E52" t="s">
+        <v>201</v>
+      </c>
+      <c r="F52" t="s">
+        <v>215</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" t="s">
+        <v>200</v>
+      </c>
+      <c r="E53" t="s">
+        <v>201</v>
+      </c>
+      <c r="F53" t="s">
+        <v>112</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H53" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>221</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54" t="s">
+        <v>200</v>
+      </c>
+      <c r="E54" t="s">
+        <v>201</v>
+      </c>
+      <c r="F54" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H54" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>224</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>43</v>
+      </c>
+      <c r="D55" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" t="s">
+        <v>201</v>
+      </c>
+      <c r="F55" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H55" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>227</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>48</v>
+      </c>
+      <c r="D56" t="s">
+        <v>200</v>
+      </c>
+      <c r="E56" t="s">
+        <v>201</v>
+      </c>
+      <c r="F56" t="s">
+        <v>228</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H56" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>10</v>
       </c>
-      <c r="D51" t="s">
-[...5 lines deleted...]
-      <c r="F51" t="s">
+      <c r="D57" t="s">
+        <v>232</v>
+      </c>
+      <c r="E57" t="s">
+        <v>233</v>
+      </c>
+      <c r="F57" t="s">
+        <v>112</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H57" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>236</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>232</v>
+      </c>
+      <c r="E58" t="s">
+        <v>233</v>
+      </c>
+      <c r="F58" t="s">
+        <v>112</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H58" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" t="s">
+        <v>232</v>
+      </c>
+      <c r="E59" t="s">
+        <v>233</v>
+      </c>
+      <c r="F59" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H59" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>242</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60" t="s">
+        <v>232</v>
+      </c>
+      <c r="E60" t="s">
+        <v>233</v>
+      </c>
+      <c r="F60" t="s">
+        <v>58</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H60" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>245</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>31</v>
+      </c>
+      <c r="D61" t="s">
+        <v>232</v>
+      </c>
+      <c r="E61" t="s">
+        <v>233</v>
+      </c>
+      <c r="F61" t="s">
+        <v>27</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H61" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>248</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62" t="s">
+        <v>232</v>
+      </c>
+      <c r="E62" t="s">
+        <v>233</v>
+      </c>
+      <c r="F62" t="s">
+        <v>249</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H62" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>252</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>43</v>
+      </c>
+      <c r="D63" t="s">
+        <v>232</v>
+      </c>
+      <c r="E63" t="s">
+        <v>233</v>
+      </c>
+      <c r="F63" t="s">
+        <v>249</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H63" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>48</v>
+      </c>
+      <c r="D64" t="s">
+        <v>232</v>
+      </c>
+      <c r="E64" t="s">
+        <v>233</v>
+      </c>
+      <c r="F64" t="s">
+        <v>249</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H64" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>258</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>53</v>
+      </c>
+      <c r="D65" t="s">
+        <v>232</v>
+      </c>
+      <c r="E65" t="s">
+        <v>233</v>
+      </c>
+      <c r="F65" t="s">
+        <v>249</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H65" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>261</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>57</v>
+      </c>
+      <c r="D66" t="s">
+        <v>232</v>
+      </c>
+      <c r="E66" t="s">
+        <v>233</v>
+      </c>
+      <c r="F66" t="s">
+        <v>249</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H66" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>264</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>62</v>
+      </c>
+      <c r="D67" t="s">
+        <v>232</v>
+      </c>
+      <c r="E67" t="s">
+        <v>233</v>
+      </c>
+      <c r="F67" t="s">
+        <v>249</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H67" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>266</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>66</v>
+      </c>
+      <c r="D68" t="s">
+        <v>232</v>
+      </c>
+      <c r="E68" t="s">
+        <v>233</v>
+      </c>
+      <c r="F68" t="s">
+        <v>249</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H68" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>269</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>70</v>
+      </c>
+      <c r="D69" t="s">
+        <v>232</v>
+      </c>
+      <c r="E69" t="s">
+        <v>233</v>
+      </c>
+      <c r="F69" t="s">
+        <v>27</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H69" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>272</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>74</v>
+      </c>
+      <c r="D70" t="s">
+        <v>232</v>
+      </c>
+      <c r="E70" t="s">
+        <v>233</v>
+      </c>
+      <c r="F70" t="s">
+        <v>27</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H70" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>275</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>78</v>
+      </c>
+      <c r="D71" t="s">
+        <v>232</v>
+      </c>
+      <c r="E71" t="s">
+        <v>233</v>
+      </c>
+      <c r="F71" t="s">
+        <v>27</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H71" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>278</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>82</v>
+      </c>
+      <c r="D72" t="s">
+        <v>232</v>
+      </c>
+      <c r="E72" t="s">
+        <v>233</v>
+      </c>
+      <c r="F72" t="s">
+        <v>27</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H72" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>281</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>86</v>
+      </c>
+      <c r="D73" t="s">
+        <v>232</v>
+      </c>
+      <c r="E73" t="s">
+        <v>233</v>
+      </c>
+      <c r="F73" t="s">
+        <v>27</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H73" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>284</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>90</v>
+      </c>
+      <c r="D74" t="s">
+        <v>232</v>
+      </c>
+      <c r="E74" t="s">
+        <v>233</v>
+      </c>
+      <c r="F74" t="s">
+        <v>112</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H74" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>287</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>95</v>
+      </c>
+      <c r="D75" t="s">
+        <v>232</v>
+      </c>
+      <c r="E75" t="s">
+        <v>233</v>
+      </c>
+      <c r="F75" t="s">
+        <v>27</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H75" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>290</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>99</v>
+      </c>
+      <c r="D76" t="s">
+        <v>232</v>
+      </c>
+      <c r="E76" t="s">
+        <v>233</v>
+      </c>
+      <c r="F76" t="s">
+        <v>49</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H76" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>293</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>103</v>
+      </c>
+      <c r="D77" t="s">
+        <v>232</v>
+      </c>
+      <c r="E77" t="s">
+        <v>233</v>
+      </c>
+      <c r="F77" t="s">
+        <v>49</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H77" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>296</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>107</v>
+      </c>
+      <c r="D78" t="s">
+        <v>232</v>
+      </c>
+      <c r="E78" t="s">
+        <v>233</v>
+      </c>
+      <c r="F78" t="s">
+        <v>112</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H78" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>299</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>111</v>
+      </c>
+      <c r="D79" t="s">
+        <v>232</v>
+      </c>
+      <c r="E79" t="s">
+        <v>233</v>
+      </c>
+      <c r="F79" t="s">
+        <v>112</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H79" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>302</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>116</v>
+      </c>
+      <c r="D80" t="s">
+        <v>232</v>
+      </c>
+      <c r="E80" t="s">
+        <v>233</v>
+      </c>
+      <c r="F80" t="s">
+        <v>91</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H80" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>305</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>306</v>
+      </c>
+      <c r="E81" t="s">
+        <v>307</v>
+      </c>
+      <c r="F81" t="s">
+        <v>112</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H81" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>310</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" t="s">
+        <v>306</v>
+      </c>
+      <c r="E82" t="s">
+        <v>307</v>
+      </c>
+      <c r="F82" t="s">
+        <v>112</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H82" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>313</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" t="s">
+        <v>306</v>
+      </c>
+      <c r="E83" t="s">
+        <v>307</v>
+      </c>
+      <c r="F83" t="s">
+        <v>27</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H83" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>316</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>26</v>
+      </c>
+      <c r="D84" t="s">
+        <v>306</v>
+      </c>
+      <c r="E84" t="s">
+        <v>307</v>
+      </c>
+      <c r="F84" t="s">
+        <v>112</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H84" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>319</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" t="s">
+        <v>306</v>
+      </c>
+      <c r="E85" t="s">
+        <v>307</v>
+      </c>
+      <c r="F85" t="s">
+        <v>112</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H85" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>322</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" t="s">
+        <v>306</v>
+      </c>
+      <c r="E86" t="s">
+        <v>307</v>
+      </c>
+      <c r="F86" t="s">
+        <v>112</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H86" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>325</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87" t="s">
+        <v>306</v>
+      </c>
+      <c r="E87" t="s">
+        <v>307</v>
+      </c>
+      <c r="F87" t="s">
+        <v>112</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H87" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>328</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>43</v>
+      </c>
+      <c r="D88" t="s">
+        <v>306</v>
+      </c>
+      <c r="E88" t="s">
+        <v>307</v>
+      </c>
+      <c r="F88" t="s">
+        <v>27</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H88" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>331</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>48</v>
+      </c>
+      <c r="D89" t="s">
+        <v>306</v>
+      </c>
+      <c r="E89" t="s">
+        <v>307</v>
+      </c>
+      <c r="F89" t="s">
+        <v>27</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H89" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>334</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>53</v>
+      </c>
+      <c r="D90" t="s">
+        <v>306</v>
+      </c>
+      <c r="E90" t="s">
+        <v>307</v>
+      </c>
+      <c r="F90" t="s">
+        <v>27</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H90" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>337</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>57</v>
+      </c>
+      <c r="D91" t="s">
+        <v>306</v>
+      </c>
+      <c r="E91" t="s">
+        <v>307</v>
+      </c>
+      <c r="F91" t="s">
+        <v>112</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H91" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>340</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>62</v>
+      </c>
+      <c r="D92" t="s">
+        <v>306</v>
+      </c>
+      <c r="E92" t="s">
+        <v>307</v>
+      </c>
+      <c r="F92" t="s">
+        <v>112</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H92" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>343</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>66</v>
+      </c>
+      <c r="D93" t="s">
+        <v>306</v>
+      </c>
+      <c r="E93" t="s">
+        <v>307</v>
+      </c>
+      <c r="F93" t="s">
+        <v>112</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H93" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>346</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>70</v>
+      </c>
+      <c r="D94" t="s">
+        <v>306</v>
+      </c>
+      <c r="E94" t="s">
+        <v>307</v>
+      </c>
+      <c r="F94" t="s">
+        <v>112</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H94" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>349</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>74</v>
+      </c>
+      <c r="D95" t="s">
+        <v>306</v>
+      </c>
+      <c r="E95" t="s">
+        <v>307</v>
+      </c>
+      <c r="F95" t="s">
+        <v>112</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H95" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>351</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>78</v>
+      </c>
+      <c r="D96" t="s">
+        <v>306</v>
+      </c>
+      <c r="E96" t="s">
+        <v>307</v>
+      </c>
+      <c r="F96" t="s">
+        <v>27</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H96" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>354</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>82</v>
+      </c>
+      <c r="D97" t="s">
+        <v>306</v>
+      </c>
+      <c r="E97" t="s">
+        <v>307</v>
+      </c>
+      <c r="F97" t="s">
+        <v>112</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H97" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>356</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>357</v>
+      </c>
+      <c r="E98" t="s">
+        <v>358</v>
+      </c>
+      <c r="F98" t="s">
+        <v>58</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H98" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>361</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" t="s">
+        <v>357</v>
+      </c>
+      <c r="E99" t="s">
+        <v>358</v>
+      </c>
+      <c r="F99" t="s">
+        <v>58</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H99" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>364</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>21</v>
+      </c>
+      <c r="D100" t="s">
+        <v>357</v>
+      </c>
+      <c r="E100" t="s">
+        <v>358</v>
+      </c>
+      <c r="F100" t="s">
+        <v>58</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H100" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>367</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>26</v>
+      </c>
+      <c r="D101" t="s">
+        <v>357</v>
+      </c>
+      <c r="E101" t="s">
+        <v>358</v>
+      </c>
+      <c r="F101" t="s">
+        <v>58</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H101" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>370</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>31</v>
+      </c>
+      <c r="D102" t="s">
+        <v>357</v>
+      </c>
+      <c r="E102" t="s">
+        <v>358</v>
+      </c>
+      <c r="F102" t="s">
+        <v>167</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H102" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>373</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103" t="s">
+        <v>357</v>
+      </c>
+      <c r="E103" t="s">
+        <v>358</v>
+      </c>
+      <c r="F103" t="s">
+        <v>58</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H103" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>376</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>39</v>
+      </c>
+      <c r="D104" t="s">
+        <v>357</v>
+      </c>
+      <c r="E104" t="s">
+        <v>358</v>
+      </c>
+      <c r="F104" t="s">
+        <v>58</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H104" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>379</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>43</v>
+      </c>
+      <c r="D105" t="s">
+        <v>357</v>
+      </c>
+      <c r="E105" t="s">
+        <v>358</v>
+      </c>
+      <c r="F105" t="s">
+        <v>228</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H105" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>382</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>48</v>
+      </c>
+      <c r="D106" t="s">
+        <v>357</v>
+      </c>
+      <c r="E106" t="s">
+        <v>358</v>
+      </c>
+      <c r="F106" t="s">
+        <v>228</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H106" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>385</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>53</v>
+      </c>
+      <c r="D107" t="s">
+        <v>357</v>
+      </c>
+      <c r="E107" t="s">
+        <v>358</v>
+      </c>
+      <c r="F107" t="s">
+        <v>228</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H107" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>388</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>57</v>
+      </c>
+      <c r="D108" t="s">
+        <v>357</v>
+      </c>
+      <c r="E108" t="s">
+        <v>358</v>
+      </c>
+      <c r="F108" t="s">
+        <v>228</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H108" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>391</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>62</v>
+      </c>
+      <c r="D109" t="s">
+        <v>357</v>
+      </c>
+      <c r="E109" t="s">
+        <v>358</v>
+      </c>
+      <c r="F109" t="s">
+        <v>228</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H109" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>394</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>66</v>
+      </c>
+      <c r="D110" t="s">
+        <v>357</v>
+      </c>
+      <c r="E110" t="s">
+        <v>358</v>
+      </c>
+      <c r="F110" t="s">
+        <v>27</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H110" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>397</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>70</v>
+      </c>
+      <c r="D111" t="s">
+        <v>357</v>
+      </c>
+      <c r="E111" t="s">
+        <v>358</v>
+      </c>
+      <c r="F111" t="s">
+        <v>27</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H111" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>400</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>74</v>
+      </c>
+      <c r="D112" t="s">
+        <v>357</v>
+      </c>
+      <c r="E112" t="s">
+        <v>358</v>
+      </c>
+      <c r="F112" t="s">
+        <v>211</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H112" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>403</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>78</v>
+      </c>
+      <c r="D113" t="s">
+        <v>357</v>
+      </c>
+      <c r="E113" t="s">
+        <v>358</v>
+      </c>
+      <c r="F113" t="s">
+        <v>211</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H113" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>406</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>82</v>
+      </c>
+      <c r="D114" t="s">
+        <v>357</v>
+      </c>
+      <c r="E114" t="s">
+        <v>358</v>
+      </c>
+      <c r="F114" t="s">
+        <v>211</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H114" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>409</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>86</v>
+      </c>
+      <c r="D115" t="s">
+        <v>357</v>
+      </c>
+      <c r="E115" t="s">
+        <v>358</v>
+      </c>
+      <c r="F115" t="s">
+        <v>211</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H115" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>412</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>90</v>
+      </c>
+      <c r="D116" t="s">
+        <v>357</v>
+      </c>
+      <c r="E116" t="s">
+        <v>358</v>
+      </c>
+      <c r="F116" t="s">
+        <v>211</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H116" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>415</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>95</v>
+      </c>
+      <c r="D117" t="s">
+        <v>357</v>
+      </c>
+      <c r="E117" t="s">
+        <v>358</v>
+      </c>
+      <c r="F117" t="s">
+        <v>211</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H117" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>418</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>99</v>
+      </c>
+      <c r="D118" t="s">
+        <v>357</v>
+      </c>
+      <c r="E118" t="s">
+        <v>358</v>
+      </c>
+      <c r="F118" t="s">
+        <v>58</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H118" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>421</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>103</v>
+      </c>
+      <c r="D119" t="s">
+        <v>357</v>
+      </c>
+      <c r="E119" t="s">
+        <v>358</v>
+      </c>
+      <c r="F119" t="s">
+        <v>58</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H119" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>424</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>107</v>
+      </c>
+      <c r="D120" t="s">
+        <v>357</v>
+      </c>
+      <c r="E120" t="s">
+        <v>358</v>
+      </c>
+      <c r="F120" t="s">
+        <v>58</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H120" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>427</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>111</v>
+      </c>
+      <c r="D121" t="s">
+        <v>357</v>
+      </c>
+      <c r="E121" t="s">
+        <v>358</v>
+      </c>
+      <c r="F121" t="s">
+        <v>58</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H121" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>430</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>116</v>
+      </c>
+      <c r="D122" t="s">
+        <v>357</v>
+      </c>
+      <c r="E122" t="s">
+        <v>358</v>
+      </c>
+      <c r="F122" t="s">
+        <v>112</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H122" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>433</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>119</v>
+      </c>
+      <c r="D123" t="s">
+        <v>357</v>
+      </c>
+      <c r="E123" t="s">
+        <v>358</v>
+      </c>
+      <c r="F123" t="s">
+        <v>434</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H123" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>437</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>123</v>
+      </c>
+      <c r="D124" t="s">
+        <v>357</v>
+      </c>
+      <c r="E124" t="s">
+        <v>358</v>
+      </c>
+      <c r="F124" t="s">
+        <v>211</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H124" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>440</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>127</v>
+      </c>
+      <c r="D125" t="s">
+        <v>357</v>
+      </c>
+      <c r="E125" t="s">
+        <v>358</v>
+      </c>
+      <c r="F125" t="s">
+        <v>211</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H125" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>443</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>131</v>
+      </c>
+      <c r="D126" t="s">
+        <v>357</v>
+      </c>
+      <c r="E126" t="s">
+        <v>358</v>
+      </c>
+      <c r="F126" t="s">
+        <v>211</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H126" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>446</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>135</v>
+      </c>
+      <c r="D127" t="s">
+        <v>357</v>
+      </c>
+      <c r="E127" t="s">
+        <v>358</v>
+      </c>
+      <c r="F127" t="s">
+        <v>211</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H127" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>449</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>139</v>
+      </c>
+      <c r="D128" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" t="s">
+        <v>358</v>
+      </c>
+      <c r="F128" t="s">
+        <v>58</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H128" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>451</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>143</v>
+      </c>
+      <c r="D129" t="s">
+        <v>357</v>
+      </c>
+      <c r="E129" t="s">
+        <v>358</v>
+      </c>
+      <c r="F129" t="s">
+        <v>58</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H129" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>454</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>147</v>
+      </c>
+      <c r="D130" t="s">
+        <v>357</v>
+      </c>
+      <c r="E130" t="s">
+        <v>358</v>
+      </c>
+      <c r="F130" t="s">
+        <v>112</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H130" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>457</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>151</v>
+      </c>
+      <c r="D131" t="s">
+        <v>357</v>
+      </c>
+      <c r="E131" t="s">
+        <v>358</v>
+      </c>
+      <c r="F131" t="s">
+        <v>112</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H131" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>460</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>155</v>
+      </c>
+      <c r="D132" t="s">
+        <v>357</v>
+      </c>
+      <c r="E132" t="s">
+        <v>358</v>
+      </c>
+      <c r="F132" t="s">
+        <v>112</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H132" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>462</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>159</v>
+      </c>
+      <c r="D133" t="s">
+        <v>357</v>
+      </c>
+      <c r="E133" t="s">
+        <v>358</v>
+      </c>
+      <c r="F133" t="s">
+        <v>211</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H133" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>465</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>162</v>
+      </c>
+      <c r="D134" t="s">
+        <v>357</v>
+      </c>
+      <c r="E134" t="s">
+        <v>358</v>
+      </c>
+      <c r="F134" t="s">
+        <v>58</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H134" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>468</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>166</v>
+      </c>
+      <c r="D135" t="s">
+        <v>357</v>
+      </c>
+      <c r="E135" t="s">
+        <v>358</v>
+      </c>
+      <c r="F135" t="s">
+        <v>58</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H135" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>471</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>171</v>
+      </c>
+      <c r="D136" t="s">
+        <v>357</v>
+      </c>
+      <c r="E136" t="s">
+        <v>358</v>
+      </c>
+      <c r="F136" t="s">
+        <v>58</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H136" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>473</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>175</v>
+      </c>
+      <c r="D137" t="s">
+        <v>357</v>
+      </c>
+      <c r="E137" t="s">
+        <v>358</v>
+      </c>
+      <c r="F137" t="s">
+        <v>215</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H137" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>476</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>179</v>
+      </c>
+      <c r="D138" t="s">
+        <v>357</v>
+      </c>
+      <c r="E138" t="s">
+        <v>358</v>
+      </c>
+      <c r="F138" t="s">
+        <v>58</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H138" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>479</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>480</v>
+      </c>
+      <c r="D139" t="s">
+        <v>357</v>
+      </c>
+      <c r="E139" t="s">
+        <v>358</v>
+      </c>
+      <c r="F139" t="s">
+        <v>58</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H139" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>483</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>484</v>
+      </c>
+      <c r="D140" t="s">
+        <v>357</v>
+      </c>
+      <c r="E140" t="s">
+        <v>358</v>
+      </c>
+      <c r="F140" t="s">
+        <v>58</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H140" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>487</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>488</v>
+      </c>
+      <c r="D141" t="s">
+        <v>357</v>
+      </c>
+      <c r="E141" t="s">
+        <v>358</v>
+      </c>
+      <c r="F141" t="s">
+        <v>167</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H141" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>491</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>182</v>
+      </c>
+      <c r="D142" t="s">
+        <v>357</v>
+      </c>
+      <c r="E142" t="s">
+        <v>358</v>
+      </c>
+      <c r="F142" t="s">
+        <v>27</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H142" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>494</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" t="s">
+        <v>357</v>
+      </c>
+      <c r="E143" t="s">
+        <v>358</v>
+      </c>
+      <c r="F143" t="s">
+        <v>228</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H143" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>497</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>16</v>
+      </c>
+      <c r="D144" t="s">
+        <v>357</v>
+      </c>
+      <c r="E144" t="s">
+        <v>358</v>
+      </c>
+      <c r="F144" t="s">
+        <v>228</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H144" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>500</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>20</v>
+      </c>
+      <c r="D145" t="s">
+        <v>357</v>
+      </c>
+      <c r="E145" t="s">
+        <v>358</v>
+      </c>
+      <c r="F145" t="s">
+        <v>228</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H145" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>503</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>504</v>
+      </c>
+      <c r="D146" t="s">
+        <v>357</v>
+      </c>
+      <c r="E146" t="s">
+        <v>358</v>
+      </c>
+      <c r="F146" t="s">
+        <v>228</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H146" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>507</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>508</v>
+      </c>
+      <c r="D147" t="s">
+        <v>357</v>
+      </c>
+      <c r="E147" t="s">
+        <v>358</v>
+      </c>
+      <c r="F147" t="s">
+        <v>167</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H147" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>511</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>356</v>
+      </c>
+      <c r="D148" t="s">
+        <v>357</v>
+      </c>
+      <c r="E148" t="s">
+        <v>358</v>
+      </c>
+      <c r="F148" t="s">
+        <v>58</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H148" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>514</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>361</v>
+      </c>
+      <c r="D149" t="s">
+        <v>357</v>
+      </c>
+      <c r="E149" t="s">
+        <v>358</v>
+      </c>
+      <c r="F149" t="s">
+        <v>58</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H149" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>517</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>364</v>
+      </c>
+      <c r="D150" t="s">
+        <v>357</v>
+      </c>
+      <c r="E150" t="s">
+        <v>358</v>
+      </c>
+      <c r="F150" t="s">
+        <v>112</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H150" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>520</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>367</v>
+      </c>
+      <c r="D151" t="s">
+        <v>357</v>
+      </c>
+      <c r="E151" t="s">
+        <v>358</v>
+      </c>
+      <c r="F151" t="s">
+        <v>112</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H151" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>523</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>370</v>
+      </c>
+      <c r="D152" t="s">
+        <v>357</v>
+      </c>
+      <c r="E152" t="s">
+        <v>358</v>
+      </c>
+      <c r="F152" t="s">
+        <v>112</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H152" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>526</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>373</v>
+      </c>
+      <c r="D153" t="s">
+        <v>357</v>
+      </c>
+      <c r="E153" t="s">
+        <v>358</v>
+      </c>
+      <c r="F153" t="s">
+        <v>112</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H153" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>529</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>376</v>
+      </c>
+      <c r="D154" t="s">
+        <v>357</v>
+      </c>
+      <c r="E154" t="s">
+        <v>358</v>
+      </c>
+      <c r="F154" t="s">
+        <v>58</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H154" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>532</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>379</v>
+      </c>
+      <c r="D155" t="s">
+        <v>357</v>
+      </c>
+      <c r="E155" t="s">
+        <v>358</v>
+      </c>
+      <c r="F155" t="s">
+        <v>58</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H155" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>535</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>382</v>
+      </c>
+      <c r="D156" t="s">
+        <v>357</v>
+      </c>
+      <c r="E156" t="s">
+        <v>358</v>
+      </c>
+      <c r="F156" t="s">
+        <v>58</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H156" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>538</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>385</v>
+      </c>
+      <c r="D157" t="s">
+        <v>357</v>
+      </c>
+      <c r="E157" t="s">
+        <v>358</v>
+      </c>
+      <c r="F157" t="s">
+        <v>58</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H157" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>541</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>388</v>
+      </c>
+      <c r="D158" t="s">
+        <v>357</v>
+      </c>
+      <c r="E158" t="s">
+        <v>358</v>
+      </c>
+      <c r="F158" t="s">
+        <v>58</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H158" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>544</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>391</v>
+      </c>
+      <c r="D159" t="s">
+        <v>357</v>
+      </c>
+      <c r="E159" t="s">
+        <v>358</v>
+      </c>
+      <c r="F159" t="s">
+        <v>58</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H159" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>547</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>394</v>
+      </c>
+      <c r="D160" t="s">
+        <v>357</v>
+      </c>
+      <c r="E160" t="s">
+        <v>358</v>
+      </c>
+      <c r="F160" t="s">
+        <v>27</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H160" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>550</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>397</v>
+      </c>
+      <c r="D161" t="s">
+        <v>357</v>
+      </c>
+      <c r="E161" t="s">
+        <v>358</v>
+      </c>
+      <c r="F161" t="s">
+        <v>228</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H161" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>553</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>400</v>
+      </c>
+      <c r="D162" t="s">
+        <v>357</v>
+      </c>
+      <c r="E162" t="s">
+        <v>358</v>
+      </c>
+      <c r="F162" t="s">
+        <v>228</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H162" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>556</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>403</v>
+      </c>
+      <c r="D163" t="s">
+        <v>357</v>
+      </c>
+      <c r="E163" t="s">
+        <v>358</v>
+      </c>
+      <c r="F163" t="s">
+        <v>215</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H163" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>559</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>406</v>
+      </c>
+      <c r="D164" t="s">
+        <v>357</v>
+      </c>
+      <c r="E164" t="s">
+        <v>358</v>
+      </c>
+      <c r="F164" t="s">
+        <v>27</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H164" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>562</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>409</v>
+      </c>
+      <c r="D165" t="s">
+        <v>357</v>
+      </c>
+      <c r="E165" t="s">
+        <v>358</v>
+      </c>
+      <c r="F165" t="s">
+        <v>27</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H165" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>565</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>412</v>
+      </c>
+      <c r="D166" t="s">
+        <v>357</v>
+      </c>
+      <c r="E166" t="s">
+        <v>358</v>
+      </c>
+      <c r="F166" t="s">
+        <v>58</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H166" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>568</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>415</v>
+      </c>
+      <c r="D167" t="s">
+        <v>357</v>
+      </c>
+      <c r="E167" t="s">
+        <v>358</v>
+      </c>
+      <c r="F167" t="s">
+        <v>58</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H167" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>571</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>231</v>
+      </c>
+      <c r="D168" t="s">
+        <v>357</v>
+      </c>
+      <c r="E168" t="s">
+        <v>358</v>
+      </c>
+      <c r="F168" t="s">
+        <v>58</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H168" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>574</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>305</v>
+      </c>
+      <c r="D169" t="s">
+        <v>357</v>
+      </c>
+      <c r="E169" t="s">
+        <v>358</v>
+      </c>
+      <c r="F169" t="s">
+        <v>211</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H169" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>576</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>310</v>
+      </c>
+      <c r="D170" t="s">
+        <v>357</v>
+      </c>
+      <c r="E170" t="s">
+        <v>358</v>
+      </c>
+      <c r="F170" t="s">
+        <v>58</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H170" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>579</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>580</v>
+      </c>
+      <c r="D171" t="s">
+        <v>357</v>
+      </c>
+      <c r="E171" t="s">
+        <v>358</v>
+      </c>
+      <c r="F171" t="s">
+        <v>58</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H171" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>583</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>187</v>
+      </c>
+      <c r="D172" t="s">
+        <v>357</v>
+      </c>
+      <c r="E172" t="s">
+        <v>358</v>
+      </c>
+      <c r="F172" t="s">
+        <v>58</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H172" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>586</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>25</v>
+      </c>
+      <c r="D173" t="s">
+        <v>357</v>
+      </c>
+      <c r="E173" t="s">
+        <v>358</v>
+      </c>
+      <c r="F173" t="s">
+        <v>58</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H173" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>589</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>30</v>
+      </c>
+      <c r="D174" t="s">
+        <v>357</v>
+      </c>
+      <c r="E174" t="s">
+        <v>358</v>
+      </c>
+      <c r="F174" t="s">
+        <v>58</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H174" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>592</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>34</v>
+      </c>
+      <c r="D175" t="s">
+        <v>357</v>
+      </c>
+      <c r="E175" t="s">
+        <v>358</v>
+      </c>
+      <c r="F175" t="s">
+        <v>58</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H175" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>595</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176" t="s">
+        <v>357</v>
+      </c>
+      <c r="E176" t="s">
+        <v>358</v>
+      </c>
+      <c r="F176" t="s">
+        <v>58</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H176" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>598</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>418</v>
+      </c>
+      <c r="D177" t="s">
+        <v>357</v>
+      </c>
+      <c r="E177" t="s">
+        <v>358</v>
+      </c>
+      <c r="F177" t="s">
+        <v>112</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H177" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>601</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>421</v>
+      </c>
+      <c r="D178" t="s">
+        <v>357</v>
+      </c>
+      <c r="E178" t="s">
+        <v>358</v>
+      </c>
+      <c r="F178" t="s">
+        <v>211</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H178" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>604</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>424</v>
+      </c>
+      <c r="D179" t="s">
+        <v>357</v>
+      </c>
+      <c r="E179" t="s">
+        <v>358</v>
+      </c>
+      <c r="F179" t="s">
+        <v>211</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H179" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>607</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>427</v>
+      </c>
+      <c r="D180" t="s">
+        <v>357</v>
+      </c>
+      <c r="E180" t="s">
+        <v>358</v>
+      </c>
+      <c r="F180" t="s">
+        <v>167</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H180" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>610</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>430</v>
+      </c>
+      <c r="D181" t="s">
+        <v>357</v>
+      </c>
+      <c r="E181" t="s">
+        <v>358</v>
+      </c>
+      <c r="F181" t="s">
+        <v>58</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H181" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>613</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>433</v>
+      </c>
+      <c r="D182" t="s">
+        <v>357</v>
+      </c>
+      <c r="E182" t="s">
+        <v>358</v>
+      </c>
+      <c r="F182" t="s">
+        <v>58</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H182" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>616</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>437</v>
+      </c>
+      <c r="D183" t="s">
+        <v>357</v>
+      </c>
+      <c r="E183" t="s">
+        <v>358</v>
+      </c>
+      <c r="F183" t="s">
+        <v>58</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H183" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>508</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
+        <v>619</v>
+      </c>
+      <c r="E184" t="s">
+        <v>620</v>
+      </c>
+      <c r="F184" t="s">
         <v>22</v>
       </c>
-      <c r="G51" s="1" t="s">
-[...3 lines deleted...]
-        <v>212</v>
+      <c r="G184" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H184" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>504</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" t="s">
+        <v>623</v>
+      </c>
+      <c r="E185" t="s">
+        <v>624</v>
+      </c>
+      <c r="F185" t="s">
+        <v>22</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H185" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>627</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>17</v>
+      </c>
+      <c r="D186" t="s">
+        <v>623</v>
+      </c>
+      <c r="E186" t="s">
+        <v>624</v>
+      </c>
+      <c r="F186" t="s">
+        <v>49</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H186" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>630</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>21</v>
+      </c>
+      <c r="D187" t="s">
+        <v>623</v>
+      </c>
+      <c r="E187" t="s">
+        <v>624</v>
+      </c>
+      <c r="F187" t="s">
+        <v>249</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H187" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>633</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>26</v>
+      </c>
+      <c r="D188" t="s">
+        <v>623</v>
+      </c>
+      <c r="E188" t="s">
+        <v>624</v>
+      </c>
+      <c r="F188" t="s">
+        <v>22</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H188" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>580</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" t="s">
+        <v>619</v>
+      </c>
+      <c r="E189" t="s">
+        <v>636</v>
+      </c>
+      <c r="F189" t="s">
+        <v>249</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H189" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>639</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>17</v>
+      </c>
+      <c r="D190" t="s">
+        <v>619</v>
+      </c>
+      <c r="E190" t="s">
+        <v>636</v>
+      </c>
+      <c r="F190" t="s">
+        <v>249</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H190" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>642</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>21</v>
+      </c>
+      <c r="D191" t="s">
+        <v>619</v>
+      </c>
+      <c r="E191" t="s">
+        <v>636</v>
+      </c>
+      <c r="F191" t="s">
+        <v>249</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H191" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>645</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>26</v>
+      </c>
+      <c r="D192" t="s">
+        <v>619</v>
+      </c>
+      <c r="E192" t="s">
+        <v>636</v>
+      </c>
+      <c r="F192" t="s">
+        <v>249</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H192" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>647</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>31</v>
+      </c>
+      <c r="D193" t="s">
+        <v>619</v>
+      </c>
+      <c r="E193" t="s">
+        <v>636</v>
+      </c>
+      <c r="F193" t="s">
+        <v>249</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H193" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>650</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>35</v>
+      </c>
+      <c r="D194" t="s">
+        <v>619</v>
+      </c>
+      <c r="E194" t="s">
+        <v>636</v>
+      </c>
+      <c r="F194" t="s">
+        <v>249</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H194" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>653</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>39</v>
+      </c>
+      <c r="D195" t="s">
+        <v>619</v>
+      </c>
+      <c r="E195" t="s">
+        <v>636</v>
+      </c>
+      <c r="F195" t="s">
+        <v>249</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H195" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>656</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>43</v>
+      </c>
+      <c r="D196" t="s">
+        <v>619</v>
+      </c>
+      <c r="E196" t="s">
+        <v>636</v>
+      </c>
+      <c r="F196" t="s">
+        <v>249</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H196" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>659</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>48</v>
+      </c>
+      <c r="D197" t="s">
+        <v>619</v>
+      </c>
+      <c r="E197" t="s">
+        <v>636</v>
+      </c>
+      <c r="F197" t="s">
+        <v>249</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H197" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>662</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>53</v>
+      </c>
+      <c r="D198" t="s">
+        <v>619</v>
+      </c>
+      <c r="E198" t="s">
+        <v>636</v>
+      </c>
+      <c r="F198" t="s">
+        <v>249</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H198" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>664</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>57</v>
+      </c>
+      <c r="D199" t="s">
+        <v>619</v>
+      </c>
+      <c r="E199" t="s">
+        <v>636</v>
+      </c>
+      <c r="F199" t="s">
+        <v>249</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H199" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>666</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200" t="s">
+        <v>667</v>
+      </c>
+      <c r="E200" t="s">
+        <v>668</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H200" t="s">
+        <v>670</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2395,50 +7649,199 @@
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>