--- v0 (2026-03-01)
+++ v1 (2026-07-01)
@@ -168,51 +168,51 @@
   <si>
     <t>Moção de Pesar nº 3 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. SAMUEL ROCHA BOAVENTURA.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 4 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DA SRA. ÁUREA MARIA DE JESUS.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 5 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DA SRA. GENI MARIA DA SILVA.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 6 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO MANIFESTANDO PESAR PELO FALECIMENTO DO SR. JOSÉ ROGÉRIO DA SILVA.</t>
   </si>
   <si>
-    <t>Ata da Sessão Legislativa nº 3 de 2026</t>
+    <t>Ata da sessão ordinária nº 2 de 2026</t>
   </si>
   <si>
     <t>Vereadores</t>
   </si>
   <si>
     <t>"ATA DA 2ª SESSÃO LEGISLATIVA ORDINÁRIA DA DATA DE 24-02-2026."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>