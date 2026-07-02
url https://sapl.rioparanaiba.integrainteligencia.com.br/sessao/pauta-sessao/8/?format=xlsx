--- v0 (2026-03-01)
+++ v1 (2026-07-02)
@@ -72,51 +72,51 @@
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>ATUALIZA O QUANTITATIVO DE VAGAS DOS CARGOS DE PROVIMENTO EFETIVO DA EDUCAÇÃO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 1 de 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2 de 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVO VALOR DO AUXILIO ALIMENTAÇÃO CONCEDIDOAOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 3 de 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSIDIOS DOS AGENTES POLÍTICOSDO MUNICÍPIO DE RIO PARANAÍBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Ata da Sessão Legislativa nº 1 de 2026</t>
+    <t>Ata da Sessão Extraordinaria nº 1 de 2026</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária do dia 22/01/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>